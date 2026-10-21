--- v5 (2026-08-22)
+++ v6 (2026-10-21)
@@ -299,51 +299,51 @@
   <si>
     <t>DVD 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 12-Demarcus Demarco kicks 74 yards from ODr 35 to SDR -9. Touchback.</t>
   </si>
   <si>
     <t>#16 Kenneth Hardin - WR</t>
   </si>
   <si>
     <t>#51 Billy Hereford - SLB</t>
   </si>
   <si>
     <t>#54 Herbert Derry - MLB</t>
   </si>
   <si>
     <t>#52 Derrick Gonzalez - DT</t>
   </si>
   <si>
-    <t>#50 Michael Martinez - WLB</t>
+    <t>#50 Michael Martinez - DT</t>
   </si>
   <si>
     <t>#33 Alvin Collinson - CB</t>
   </si>
   <si>
     <t>#47 Michael Teague - SS</t>
   </si>
   <si>
     <t>#98 Eric Langford - LDE</t>
   </si>
   <si>
     <t>#45 Christopher Terrell - CB</t>
   </si>
   <si>
     <t>#28 Robert Strickland - CB</t>
   </si>
   <si>
     <t>#29 Donald Shaffer - FS</t>
   </si>
   <si>
     <t>#12 Demarcus Demarco - K</t>
   </si>
   <si>
     <t>SDR</t>
   </si>
@@ -416,87 +416,87 @@
   <si>
     <t>#64 John Jones - WLB</t>
   </si>
   <si>
     <t>#23 James McCray - CB</t>
   </si>
   <si>
     <t>#4 Charles Lebel - CB</t>
   </si>
   <si>
     <t>#43 Bryan Jin - SS</t>
   </si>
   <si>
     <t>14:58</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Normal 4 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-SDR 25 (14:59) 10-Doug Rademacher pass Pass knocked down by 56-Carl Carney. incomplete, intended for 87-Jon Wright.</t>
   </si>
   <si>
-    <t>#10 Doug Rademacher - QB</t>
+    <t>#13 Doug Rademacher - QB</t>
   </si>
   <si>
     <t>#7 Bryan Seefeldt - RB</t>
   </si>
   <si>
     <t>#88 Nicholas Garrett - WR</t>
   </si>
   <si>
     <t>#44 Jon Wright - FB</t>
   </si>
   <si>
     <t>#88 Jason Lawrence - WR</t>
   </si>
   <si>
     <t>#19 Kenneth Barbosa - WR</t>
   </si>
   <si>
     <t>#59 Ryan Henderson - LT</t>
   </si>
   <si>
     <t>#75 Franklin Wallace - LG</t>
   </si>
   <si>
     <t>#60 William Mohn - C</t>
   </si>
   <si>
     <t>#69 Hung Hughs - RG</t>
   </si>
   <si>
     <t>#70 Richard Durr - RT</t>
   </si>
   <si>
     <t>#63 Rogelio Bland - DT</t>
   </si>
   <si>
-    <t>#95 Antonio Johnson - DT</t>
+    <t>#66 Antonio Johnson - DT</t>
   </si>
   <si>
     <t>#66 Larry Condon - LDE</t>
   </si>
   <si>
     <t>#56 Carl Carney - SLB</t>
   </si>
   <si>
     <t>#59 Stanley Ordonez - MLB</t>
   </si>
   <si>
     <t>#48 Ted Martinez - CB</t>
   </si>
   <si>
     <t>#47 Eric Nguyen - FS</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
@@ -2219,90 +2219,90 @@
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="79" max="79" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="80" max="80" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>