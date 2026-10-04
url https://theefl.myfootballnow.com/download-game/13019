--- v5 (2026-08-05)
+++ v6 (2026-10-04)
@@ -380,51 +380,51 @@
   <si>
     <t>#70 Curtis Yoder - LG</t>
   </si>
   <si>
     <t>#52 Christopher Strickland - RG</t>
   </si>
   <si>
     <t>#56 Truman Anderson - RG</t>
   </si>
   <si>
     <t>#79 Daniel Tellez - RT</t>
   </si>
   <si>
     <t>#76 Alfred Miller - LDE</t>
   </si>
   <si>
     <t>#62 Thomas Torres - DT</t>
   </si>
   <si>
     <t>#92 John Haga - DT</t>
   </si>
   <si>
     <t>#77 Jake Maloney - RDE</t>
   </si>
   <si>
-    <t>#57 Richard Davis - MLB</t>
+    <t>#57 Richard Davis - SLB</t>
   </si>
   <si>
     <t>#91 Marc Clarc - WLB</t>
   </si>
   <si>
     <t>#32 Everett Sanchez - CB</t>
   </si>
   <si>
     <t>#43 Carl Ross - CB</t>
   </si>
   <si>
     <t>#49 John Barrett - CB</t>
   </si>
   <si>
     <t>#8 Tigger James - SS</t>
   </si>
   <si>
     <t>#42 Manual Pick - FS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>TAC 26</t>
   </si>