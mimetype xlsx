--- v7 (2026-08-13)
+++ v8 (2026-10-12)
@@ -599,51 +599,51 @@
   <si>
     <t>10:47</t>
   </si>
   <si>
     <t>TLH 43</t>
   </si>
   <si>
     <t>4-4-TLH 43 (10:46) 10-Richard Harris punts 43 yards to TLH 0.4-4-TLH 43 (10:46) 10-Richard Harris punts 43 yards to TLH 0. Touchback.</t>
   </si>
   <si>
     <t>10:37</t>
   </si>
   <si>
     <t>TLH 20</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-TLH 20 (10:38) 17-Hendrick Tejonihokarawa pass Pass knocked down by 31-Clifford Rose. incomplete, intended for 82-Larry Parks.</t>
   </si>
   <si>
-    <t>#7 Hendrick Tejonihokarawa - QB</t>
+    <t>#14 Hendrick Tejonihokarawa - QB</t>
   </si>
   <si>
     <t>#38 Jason Henninger - RB</t>
   </si>
   <si>
     <t>#28 Dino Frazier - FB</t>
   </si>
   <si>
     <t>#83 Luther Vickery - WR</t>
   </si>
   <si>
     <t>#1 Thomas Shaw - WR</t>
   </si>
   <si>
     <t>#69 Charles Floyd - LT</t>
   </si>
   <si>
     <t>#65 William Taylor - LG</t>
   </si>
   <si>
     <t>#76 Robert Stuckey - C</t>
   </si>
   <si>
     <t>#60 Martin Porter - RT</t>
   </si>
@@ -857,51 +857,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-10-SFB 10 (3:00) 5-Matthew Gibbs 28 yard field goal is GOOD. SFB 0 TLH 3</t>
   </si>
   <si>
     <t>#63 Maurice Norton - RG</t>
   </si>
   <si>
     <t>#60 Korey Rhoads - RG</t>
   </si>
   <si>
     <t>#79 Tricks Pilgrim - RT</t>
   </si>
   <si>
     <t>#65 Andrew Hughes - LG</t>
   </si>
   <si>
     <t>#43 Eric Whitney - SS</t>
   </si>
   <si>
-    <t>#91 William Rue - MLB</t>
+    <t>#96 William Rue - MLB</t>
   </si>
   <si>
     <t>2:57</t>
   </si>
   <si>
     <t>(2:58) 5-Matthew Gibbs kicks 61 yards from TLH 35 to SFB 4. 30-Christopher Begay to SFB 20 for 16 yards. Tackle by 45-Richard Palermo.</t>
   </si>
   <si>
     <t>2:54</t>
   </si>
   <si>
     <t>Strong I Big HB Swing</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-SFB 20 (2:55) 7-Robert Scott pass complete to 83-Francisco Stanberry to SFB 23 for 4 yards. Tackle by 21-Troy Ward.</t>
   </si>
   <si>
     <t>2:20</t>
   </si>
   <si>
     <t>SFB 23</t>
   </si>
@@ -2190,86 +2190,86 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="298.356" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>