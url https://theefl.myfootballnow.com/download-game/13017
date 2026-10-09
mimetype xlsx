--- v5 (2026-08-10)
+++ v6 (2026-10-09)
@@ -440,51 +440,51 @@
   <si>
     <t>1-10-DAK 37 (14:56) 2-Curtis Weeden pass Pass knocked down by 36-Eric Steffens. incomplete, intended for 85-Steven Simmons. Pressure by 58-William Pulido.</t>
   </si>
   <si>
     <t>#8 Curtis Weeden - QB</t>
   </si>
   <si>
     <t>#35 Lester Vinton - RB</t>
   </si>
   <si>
     <t>#86 Eric Hutchinson - TE</t>
   </si>
   <si>
     <t>#80 Percy Bailey - WR</t>
   </si>
   <si>
     <t>#82 Steven Simmons - WR</t>
   </si>
   <si>
     <t>#82 Ralph Ferro - WR</t>
   </si>
   <si>
     <t>#60 Michael Upchurch - LG</t>
   </si>
   <si>
-    <t>#75 David Parker - LT</t>
+    <t>#75 David Parker - RT</t>
   </si>
   <si>
     <t>#69 Julio Williams - C</t>
   </si>
   <si>
     <t>#77 Cory Hamilton - LT</t>
   </si>
   <si>
     <t>#73 Gavin Newman - C</t>
   </si>
   <si>
     <t>#58 William Pulido - RDE</t>
   </si>
   <si>
     <t>#95 David Ledford - MLB</t>
   </si>
   <si>
     <t>#49 Anthony Bondurant - CB</t>
   </si>
   <si>
     <t>#24 Henry Burch - CB</t>
   </si>
   <si>
     <t>#42 Danny Preiss - CB</t>
   </si>