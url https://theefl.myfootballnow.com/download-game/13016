--- v6 (2026-08-18)
+++ v7 (2026-10-17)
@@ -467,57 +467,57 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-8-BBd 27 (13:32) 10-Mark Hill punts 48 yards to BRM 25. 14-Ahmed Harris to BRM 34 for 10 yards. Tackle by 76-Randy Shelby.</t>
   </si>
   <si>
     <t>#10 Mark Hill - P</t>
   </si>
   <si>
     <t>#14 Ahmed Harris - WR</t>
   </si>
   <si>
     <t>#40 William Anthony - SS</t>
   </si>
   <si>
     <t>#51 Robert Mosier - C</t>
   </si>
   <si>
     <t>#57 Larry Faulkner - RG</t>
   </si>
   <si>
-    <t>#40 Frank Longfellow - SS</t>
+    <t>#33 Frank Longfellow - SS</t>
   </si>
   <si>
     <t>#37 Joseph Wallace - FS</t>
   </si>
   <si>
-    <t>#90 Daniel Snow - LDE</t>
+    <t>#90 Daniel Snow - RDE</t>
   </si>
   <si>
     <t>13:23</t>
   </si>
   <si>
     <t>LCB 34</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under Wide Line</t>
   </si>
   <si>
     <t>1-10-BRM 34 (13:24) 16-Benjamin Massey pass complete to 80-Eugene Ross to BRM 38 for 3 yards. Tackle by 39-Greg Orourke.</t>
   </si>
   <si>
     <t>#16 Benjamin Massey - QB</t>
   </si>
   <si>
     <t>#28 Dale Marks - RB</t>
   </si>
   <si>
     <t>#44 James Young - FB</t>
   </si>
@@ -785,51 +785,51 @@
   <si>
     <t>BBd 19</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>3-9-BBd 19 (3:52) 16-Benjamin Massey pass Pass knocked down by 91-Dean Young. incomplete, intended for 89-Travis Vanwinkle.</t>
   </si>
   <si>
     <t>3:49</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-9-BBd 19 (3:50) 11-René Ledet 38 yard field goal is GOOD. BBd 0 BRM 3</t>
   </si>
   <si>
     <t>#63 Luis Lopez - RG</t>
   </si>
   <si>
-    <t>#64 David Zimmerman - DT</t>
+    <t>#99 David Zimmerman - DT</t>
   </si>
   <si>
     <t>3:46</t>
   </si>
   <si>
     <t>(3:47) 11-René Ledet kicks 70 yards from BRM 35 to BBd -5. 27-David Stanek to BBd 27 for 33 yards. Tackle by 36-Samuel Richardson.</t>
   </si>
   <si>
     <t>3:41</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-BBd 27 (3:42) 12-Victor Herr pass complete to 18-Alfred Sherman to BBd 34 for 7 yards. Tackle by 29-Agustin McCoy.</t>
   </si>
   <si>
     <t>2:57</t>
   </si>
   <si>
     <t>BBd 34</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
@@ -1088,51 +1088,51 @@
   <si>
     <t>LCB 17</t>
   </si>
   <si>
     <t>1-10-BRM 17 (5:51) 12-Victor Herr pass complete to 84-Damon Oliver to BRM 15 for 2 yards. Tackle by 22-Mickey Stanley.</t>
   </si>
   <si>
     <t>5:13</t>
   </si>
   <si>
     <t>LCB 15</t>
   </si>
   <si>
     <t>2-8-BRM 15 (5:12) 12-Victor Herr pass complete to 29-Brian Burkett to BRM 9 for 6 yards. Tackle by 95-Eric Powell.</t>
   </si>
   <si>
     <t>4:31</t>
   </si>
   <si>
     <t>LCB 9</t>
   </si>
   <si>
     <t>3-2-BRM 9 (4:30) 27-David Stanek ran to BRM 7 for 2 yards. Tackle by 56-Terrance Bell.</t>
   </si>
   <si>
-    <t>#26 Remy Fortier  - FS</t>
+    <t>#40 Remy Fortier  - CB</t>
   </si>
   <si>
     <t>3:57</t>
   </si>
   <si>
     <t>LCB 7</t>
   </si>
   <si>
     <t>4-1-BRM 7 (3:56) 8-Elmer Ramirez 25 yard field goal is GOOD. BBd 3 BRM 3</t>
   </si>
   <si>
     <t>#19 Jonathan Durand - QB</t>
   </si>
   <si>
     <t>#16 Elmer Ramirez - K</t>
   </si>
   <si>
     <t>3:52</t>
   </si>
   <si>
     <t>(3:53) 8-Elmer Ramirez kicks 73 yards from BBd 35 to BRM -8. Touchback.</t>
   </si>
   <si>
     <t>1-10-BRM 25 (3:53) 16-Benjamin Massey pass complete to 49-James Young to BRM 28 for 3 yards. Tackle by 54-Giovanni Valdes.</t>
   </si>