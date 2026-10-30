--- v4 (2026-08-31)
+++ v5 (2026-10-30)
@@ -368,57 +368,57 @@
   <si>
     <t>#81 Franklin Clair - WR</t>
   </si>
   <si>
     <t>#16 Thomas Campbell - WR</t>
   </si>
   <si>
     <t>#84 Stan Sanders - WR</t>
   </si>
   <si>
     <t>#68 Jason Sanders - LT</t>
   </si>
   <si>
     <t>#75 Darrell Jensen - LG</t>
   </si>
   <si>
     <t>#71 Jaime Gomesano - C</t>
   </si>
   <si>
     <t>#51 Stanley Callahan - RG</t>
   </si>
   <si>
     <t>#66 Robert English - RT</t>
   </si>
   <si>
-    <t>#79 Ralph Johnson - LDE</t>
+    <t>#79 Ralph Johnson - DT</t>
   </si>
   <si>
     <t>#62 Steven Gordon - DT</t>
   </si>
   <si>
-    <t>#78 Wayne Schultz - RDE</t>
+    <t>#98 Wayne Schultz - RDE</t>
   </si>
   <si>
     <t>#20 Gavin Bullock - MLB</t>
   </si>
   <si>
     <t>#22 Vernon Driver - CB</t>
   </si>
   <si>
     <t>#37 Raymond Davis - CB</t>
   </si>
   <si>
     <t>#42 Rich Ramirez - FS</t>
   </si>
   <si>
     <t>#47 Robert Leone - FS</t>
   </si>
   <si>
     <t>#26 Mark May - SS</t>
   </si>
   <si>
     <t>#21 Orlando Smith - SS</t>
   </si>
   <si>
     <t>#46 Walter Barlow - FS</t>
   </si>
@@ -638,51 +638,51 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(11:40) Extra point GOOD by 9-Victor Daugherty. BBm 7 CBR 0</t>
   </si>
   <si>
     <t>#6 Craig Garza - QB</t>
   </si>
   <si>
     <t>#71 Michael Bradshaw - LT</t>
   </si>
   <si>
     <t>#70 Charles Summers - LG</t>
   </si>
   <si>
     <t>#77 Raymond Edwards - RT</t>
   </si>
   <si>
     <t>#51 Christopher Morrison - LG</t>
   </si>
   <si>
     <t>#51 Benny Mackey - SLB</t>
   </si>
   <si>
-    <t>#94 Matthew Ochoa - RDE</t>
+    <t>#61 Matthew Ochoa - RDE</t>
   </si>
   <si>
     <t>(11:40) 9-Victor Daugherty kicks 74 yards from BBm 35 to CBR -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-CBR 25 (11:40) 13-Joe Vargas pass Pass knocked down by 37-Raymond Davis. incomplete, intended for 17-Stan Sanders.</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>2-10-CBR 25 (11:38) 13-Joe Vargas pass Pass knocked down by 37-Raymond Davis. incomplete, intended for 17-Stan Sanders. BBm 79-Ralph Johnson was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -818,51 +818,51 @@
   <si>
     <t>7:21</t>
   </si>
   <si>
     <t>CBR 9</t>
   </si>
   <si>
     <t>4-9-CBR 9 (7:20) 9-Victor Daugherty 26 yard field goal is GOOD. BBm 10 CBR 0</t>
   </si>
   <si>
     <t>7:17</t>
   </si>
   <si>
     <t>(7:18) 9-Victor Daugherty kicks 75 yards from BBm 35 to CBR -10. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-CBR 25 (7:18) (Hot Read) 13-Joe Vargas pass Pass knocked down by 22-Vernon Driver. incomplete, intended for 85-Carlos Smith. Pressure by 20-Gavin Bullock.</t>
   </si>
   <si>
-    <t>#89 Robert Anderson - TE</t>
+    <t>#87 Robert Anderson - TE</t>
   </si>
   <si>
     <t>#54 Howard Buchanan - DT</t>
   </si>
   <si>
     <t>#99 Tony Benson - FS</t>
   </si>
   <si>
     <t>7:12</t>
   </si>
   <si>
     <t>Nickel Blitz Stunt Blitz</t>
   </si>
   <si>
     <t>2-10-CBR 25 (7:13) 13-Joe Vargas pass complete to 81-Franklin Clair to CBR 29 for 4 yards. Tackle by 38-Willie Bailey.</t>
   </si>
   <si>
     <t>6:30</t>
   </si>
   <si>
     <t>CBR 29</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
@@ -2538,51 +2538,51 @@
     <col min="50" max="50" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="26.993" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">