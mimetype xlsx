--- v6 (2026-07-31)
+++ v7 (2026-09-29)
@@ -296,63 +296,63 @@
   <si>
     <t>VDW</t>
   </si>
   <si>
     <t>VDW 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 14-Antonio Carson kicks 74 yards from VDW 35 to TRT -9. Touchback.</t>
   </si>
   <si>
     <t>#88 Clifford Quinton - WR</t>
   </si>
   <si>
     <t>#22 James Johnson - CB</t>
   </si>
   <si>
     <t>#98 Richard Jolly - MLB</t>
   </si>
   <si>
-    <t>#94 Alan Duong - MLB</t>
+    <t>#94 Alan Duong - SLB</t>
   </si>
   <si>
     <t>#37 Mark Wolfgang - FS</t>
   </si>
   <si>
     <t>#53 Wade Snyder - WLB</t>
   </si>
   <si>
-    <t>#98 Jack Tarry - RDE</t>
-[...2 lines deleted...]
-    <t>#27 Jon Weston - CB</t>
+    <t>#91 Jack Tarry - RDE</t>
+  </si>
+  <si>
+    <t>#42 Jon Weston - CB</t>
   </si>
   <si>
     <t>#91 Sergio Gray - MLB</t>
   </si>
   <si>
     <t>#35 Theodore Roybal - SS</t>
   </si>
   <si>
     <t>#91 Rafael Kennedy - MLB</t>
   </si>
   <si>
     <t>#4 Antonio Carson - K</t>
   </si>
   <si>
     <t>TRT</t>
   </si>
   <si>
     <t>TRT 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Counter</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
@@ -422,51 +422,51 @@
   <si>
     <t>#38 James Prunty - CB</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>TRT 26</t>
   </si>
   <si>
     <t>Split Backs Normal TE Curl</t>
   </si>
   <si>
     <t>4-3 Normal LB Blitz Under Zone</t>
   </si>
   <si>
     <t>2-9-TRT 26 (14:25) 19-Denis Silva pass complete to 20-John Phillips to TRT 29 for 3 yards. Tackle by 20-Harold Sierra.</t>
   </si>
   <si>
     <t>#92 Fernando Landry - RDE</t>
   </si>
   <si>
     <t>#26 Clifford Shelton - CB</t>
   </si>
   <si>
-    <t>#20 Harold Sierra - CB</t>
+    <t>#20 Harold Sierra - FS</t>
   </si>
   <si>
     <t>#40 James Castro - SS</t>
   </si>
   <si>
     <t>#45 William Platt - FS</t>
   </si>
   <si>
     <t>13:52</t>
   </si>
   <si>
     <t>TRT 29</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>Quarter Normal CB3 CB4 Blitz</t>
   </si>
   <si>
     <t>3-6-TRT 29 (13:51) 19-Denis Silva pass complete to 46-Hugh Hoeppner to TRT 37 for 8 yards. 46-Hugh Hoeppner FUMBLES (26-Clifford Shelton) recovered by VDW-26-Clifford Shelton at TRT 39. Tackle by 84-Kirby Everette. Nice job by 46-Hugh Hoeppner on that route to lose his coverage.</t>
   </si>
   <si>
     <t>#19 Milton Shivers - WR</t>
   </si>