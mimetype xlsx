--- v7 (2026-09-29)
+++ v8 (2026-10-29)
@@ -683,51 +683,51 @@
   <si>
     <t>Split Backs Normal HB Off Tackle</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>2-10-TRT 25 (8:55) 20-John Phillips ran to TRT 33 for 8 yards. Tackle by 45-William Platt.</t>
   </si>
   <si>
     <t>8:14</t>
   </si>
   <si>
     <t>TRT 33</t>
   </si>
   <si>
     <t>Weak I Big HB Lead Toss Weak</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>3-2-TRT 33 (8:13) 20-John Phillips ran to TRT 40 for 7 yards. Tackle by 53-Jeffery Holland.</t>
   </si>
   <si>
-    <t>#34 Zachary Marroquin - FB</t>
+    <t>#40 Zachary Marroquin - TE</t>
   </si>
   <si>
     <t>#41 John Schmidt - CB</t>
   </si>
   <si>
     <t>7:31</t>
   </si>
   <si>
     <t>TRT 40</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-TRT 40 (7:30) 20-John Phillips ran to TRT 44 for 4 yards. Tackle by 20-Harold Sierra.</t>
   </si>
   <si>
     <t>7:26</t>
   </si>
   <si>
     <t>Timeout TRT</t>
   </si>