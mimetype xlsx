--- v5 (2026-07-06)
+++ v6 (2026-11-03)
@@ -308,51 +308,51 @@
   <si>
     <t>(15:00) 14-Antonio Carson kicks 74 yards from DDW 35 to HHH -9. Touchback.</t>
   </si>
   <si>
     <t>#13 Brian Connelly - WR</t>
   </si>
   <si>
     <t>#24 David Coleman - FS</t>
   </si>
   <si>
     <t>#20 Frank Haas - CB</t>
   </si>
   <si>
     <t>#23 Timothy Nair - CB</t>
   </si>
   <si>
     <t>#68 Anthony Brown - DT</t>
   </si>
   <si>
     <t>#63 Manuel Morrison - DT</t>
   </si>
   <si>
     <t>#29 Gerald Shelton - CB</t>
   </si>
   <si>
-    <t>#53 James Flournoy - LDE</t>
+    <t>#71 James Flournoy - LDE</t>
   </si>
   <si>
     <t>#50 Willie Hill - MLB</t>
   </si>
   <si>
     <t>#54 Willie Flores - WLB</t>
   </si>
   <si>
     <t>#42 Andrew Head - FS</t>
   </si>
   <si>
     <t>#4 Antonio Carson - K</t>
   </si>
   <si>
     <t>HHH</t>
   </si>
   <si>
     <t>HHH 25</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
@@ -554,51 +554,51 @@
   <si>
     <t>#33 Joshua Stone - CB</t>
   </si>
   <si>
     <t>#41 Jerry Sartor - SS</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-DDW 23 (13:34) 2-Kevin Vasquez pass complete to 38-Michael Walters to DDW 21 for -1 yards. Tackle by 21-Timothy Nair.</t>
   </si>
   <si>
     <t>#32 Michael Walters - RB</t>
   </si>
   <si>
     <t>#42 Rey Mora - FB</t>
   </si>
   <si>
-    <t>#88 Oliver Stephens - WR</t>
+    <t>#88 Oliver Stephens - TE</t>
   </si>
   <si>
     <t>#86 Joseph Bitting - WR</t>
   </si>
   <si>
     <t>#74 Jose Aston - C</t>
   </si>
   <si>
     <t>#77 Donald Fischer - RT</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>VDW 21</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal 3 Deep LB Blitz</t>
   </si>
   <si>
     <t>3-11-DDW 21 (12:51) 2-Kevin Vasquez pass incomplete, intended for 89-Steven Stephens. DDW 29-Jonathon Davis was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -833,51 +833,51 @@
   <si>
     <t>VDW 17</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>Nickel Strong Double LB plus CB3 Blitz</t>
   </si>
   <si>
     <t>1-19-DDW 17 (5:02) 2-Kevin Vasquez pass complete to 10-Daniel Caron for 83 yards. TOUCHDOWN! HHH 0 DDW 9</t>
   </si>
   <si>
     <t>4:49</t>
   </si>
   <si>
     <t>HHH 15</t>
   </si>
   <si>
     <t>(4:50) Extra point GOOD by 14-Antonio Carson. HHH 0 DDW 10</t>
   </si>
   <si>
     <t>#66 Lee Dreiling - RG</t>
   </si>
   <si>
-    <t>#57 Robert Jenkins - MLB</t>
+    <t>#56 Robert Jenkins - MLB</t>
   </si>
   <si>
     <t>#53 Frank Lipscomb - RDE</t>
   </si>
   <si>
     <t>#92 Jeffrey Wilson - MLB</t>
   </si>
   <si>
     <t>(4:50) 14-Antonio Carson kicks 63 yards from DDW 35 to HHH 2. 34-Brian Connelly to HHH 22 for 19 yards. Tackle by 22-Timothy Jo.</t>
   </si>
   <si>
     <t>#68 Burt Martinez - DT</t>
   </si>
   <si>
     <t>4:46</t>
   </si>
   <si>
     <t>HHH 22</t>
   </si>
   <si>
     <t>1-10-HHH 22 (4:47) 5-John Scott pass Pass knocked down by 97-Jeffery Holland. incomplete, intended for 14-Jay Gordon.</t>
   </si>
   <si>
     <t>#43 Daniel Adams - RB</t>
   </si>