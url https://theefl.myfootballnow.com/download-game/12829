--- v4 (2026-07-20)
+++ v5 (2026-09-18)
@@ -374,60 +374,60 @@
   <si>
     <t>#81 Winfred Cole - WR</t>
   </si>
   <si>
     <t>#70 Erwin Phillips - LT</t>
   </si>
   <si>
     <t>#70 Curtis Yoder - LG</t>
   </si>
   <si>
     <t>#52 Christopher Strickland - RG</t>
   </si>
   <si>
     <t>#56 Truman Anderson - RG</t>
   </si>
   <si>
     <t>#79 Daniel Tellez - RT</t>
   </si>
   <si>
     <t>#57 Daniel Walker - SLB</t>
   </si>
   <si>
     <t>#93 Mitchell Leung - DT</t>
   </si>
   <si>
-    <t>#64 David Zimmerman - DT</t>
+    <t>#99 David Zimmerman - DT</t>
   </si>
   <si>
     <t>#67 William Golson - RDE</t>
   </si>
   <si>
     <t>#72 Kim Dickinson - DT</t>
   </si>
   <si>
-    <t>#48 Giovanni Valdes - SS</t>
+    <t>#20 Giovanni Valdes - SS</t>
   </si>
   <si>
     <t>#37 Stephen Alicea - CB</t>
   </si>
   <si>
     <t>#39 Greg Orourke - CB</t>
   </si>
   <si>
     <t>#33 Terry Gomez - CB</t>
   </si>
   <si>
     <t>#32 Lane Nguyen - SS</t>
   </si>
   <si>
     <t>#42 Bobby Webb - FS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>BBd 45</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>