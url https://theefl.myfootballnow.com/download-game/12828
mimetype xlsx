--- v4 (2026-08-31)
+++ v5 (2026-10-30)
@@ -380,60 +380,60 @@
   <si>
     <t>#68 Jose Arroyo - RG</t>
   </si>
   <si>
     <t>#50 Marion Livingston - LT</t>
   </si>
   <si>
     <t>#67 Timothy Nelson - C</t>
   </si>
   <si>
     <t>#55 Mike Zuniga - LT</t>
   </si>
   <si>
     <t>#74 Willie Alexander - LT</t>
   </si>
   <si>
     <t>#11 Francis Falcone - RDE</t>
   </si>
   <si>
     <t>#96 Jim Grover - DT</t>
   </si>
   <si>
     <t>#99 Matt Burgess - DT</t>
   </si>
   <si>
-    <t>#77 Philip Espinoza - LDE</t>
+    <t>#71 Philip Espinoza - LDE</t>
   </si>
   <si>
     <t>#59 Jack White - MLB</t>
   </si>
   <si>
     <t>#53 Jose Hammonds - WLB</t>
   </si>
   <si>
-    <t>#35 Felix Alfonso - CB</t>
+    <t>#24 Felix Alfonso - CB</t>
   </si>
   <si>
     <t>#32 Maurice Kistler - CB</t>
   </si>
   <si>
     <t>#33 William Cruz - FS</t>
   </si>
   <si>
     <t>#25 Michael Stevenson - SS</t>
   </si>
   <si>
     <t>#44 Ken Gonzales - FS</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>ChW 36</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Normal Zone Rotate Weak</t>
   </si>
@@ -638,51 +638,51 @@
   <si>
     <t>#89 Ross Babcock - WR</t>
   </si>
   <si>
     <t>#75 Aaron Palmer - RG</t>
   </si>
   <si>
     <t>#18 Richard Magno - WR</t>
   </si>
   <si>
     <t>ATC 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>1-10-ATC 25 (8:05) 2-Harold Elkins pass complete to 82-Ross Babcock to ATC 35 for 10 yards. Tackle by 45-Austin Biles.</t>
   </si>
   <si>
     <t>#16 Harold Elkins - QB</t>
   </si>
   <si>
     <t>#21 Joseph Michie - RB</t>
   </si>
   <si>
-    <t>#38 Homer Alejos - FB</t>
+    <t>#29 Homer Alejos - FB</t>
   </si>
   <si>
     <t>#74 Boyd Duncan - RG</t>
   </si>
   <si>
     <t>#65 Larry Lewis - RG</t>
   </si>
   <si>
     <t>#62 Leonardo Glenn - LG</t>
   </si>
   <si>
     <t>#62 Pedro White - RT</t>
   </si>
   <si>
     <t>#61 Jose Burress - LT</t>
   </si>
   <si>
     <t>#20 Steve Shields - LDE</t>
   </si>
   <si>
     <t>#70 Robert Sullivan - DT</t>
   </si>
   <si>
     <t>#67 Kenneth Frye - DT</t>
   </si>
@@ -1289,51 +1289,51 @@
   <si>
     <t>0:15</t>
   </si>
   <si>
     <t>4-6-TAL 46 (0:16) 17-Micheal Webb punts 40 yards to ATC 13.</t>
   </si>
   <si>
     <t>0:07</t>
   </si>
   <si>
     <t>ATC 13</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>1-10-ATC 13 (0:08) 21-Joseph Michie ran to ATC 17 for 3 yards. Tackle by 40-Shane Olsen.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 18-Richard Elliott kicks 76 yards from TAL 35 to ATC -11. Touchback.</t>
   </si>
   <si>
-    <t>#40 Frank Longfellow - SS</t>
+    <t>#33 Frank Longfellow - SS</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>1-10-ATC 25 (15:00) 2-Harold Elkins pass Pass knocked down by 40-Shane Olsen. incomplete, intended for 21-Joseph Michie.</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>2-10-ATC 25 (14:57) 21-Joseph Michie ran to ATC 22 for -3 yards. Tackle by 97-Oscar Hayes. ATC 60-Pedro White was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>ATC 22</t>
   </si>
   <si>
     <t>I Formation 3WR Backfield Flats</t>
   </si>
   <si>
     <t>3-13-ATC 22 (14:19) 2-Harold Elkins pass complete to 38-Homer Alejos to TAL 38 for 39 yards. Nice job by 38-Homer Alejos on that route to lose his coverage.</t>
   </si>
   <si>
     <t>13:35</t>
   </si>