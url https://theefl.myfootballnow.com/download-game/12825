--- v5 (2026-08-16)
+++ v6 (2026-10-15)
@@ -389,51 +389,51 @@
   <si>
     <t>#51 Stanley Callahan - RG</t>
   </si>
   <si>
     <t>#66 Robert English - RT</t>
   </si>
   <si>
     <t>#61 Kenneth Romo - LDE</t>
   </si>
   <si>
     <t>#97 Gerald Whisler - DT</t>
   </si>
   <si>
     <t>#71 Robert Goldsmith - RDE</t>
   </si>
   <si>
     <t>#58 Alan Murphy - SLB</t>
   </si>
   <si>
     <t>#96 Carl Turner - MLB</t>
   </si>
   <si>
     <t>#90 Chester Baldwin - WLB</t>
   </si>
   <si>
-    <t>#13 Timothy Larimore - CB</t>
+    <t>#40 Timothy Larimore - CB</t>
   </si>
   <si>
     <t>#20 David McGuire - FS</t>
   </si>
   <si>
     <t>#34 Charles Adams - CB</t>
   </si>
   <si>
     <t>#21 Mark Sae - CB</t>
   </si>
   <si>
     <t>#45 Richard Moore - FS</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>CBR 29</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
@@ -1718,51 +1718,51 @@
   <si>
     <t>CBR 6</t>
   </si>
   <si>
     <t>1-6-CBR 6 (5:46) 9-Charles Collins pass incomplete, dropped by 82-Milton Shivers. That was a dangerous pass.</t>
   </si>
   <si>
     <t>5:41</t>
   </si>
   <si>
     <t>Singleback Slot Strong Skinny Posts</t>
   </si>
   <si>
     <t>2-6-CBR 6 (5:42) 9-Charles Collins pass Pass knocked down by 41-Matthew Preston. incomplete, intended for 46-Oscar Dixon.</t>
   </si>
   <si>
     <t>5:39</t>
   </si>
   <si>
     <t>3-6-CBR 6 (5:40) 9-Charles Collins pass complete to 82-Milton Shivers for 6 yards. TOUCHDOWN! 82-Milton Shivers made a great move on the CB. CBR 16 BRB 6</t>
   </si>
   <si>
     <t>(5:37) Extra point GOOD by 4-Matthew Searle. CBR 16 BRB 7</t>
   </si>
   <si>
-    <t>#7 Hendrick Tejonihokarawa - QB</t>
+    <t>#14 Hendrick Tejonihokarawa - QB</t>
   </si>
   <si>
     <t>Onsides Kick Onside Kick</t>
   </si>
   <si>
     <t>Onsides Kick Return Onside Kick Return</t>
   </si>
   <si>
     <t>(5:37) Onside kick by 4-Matthew Searle from BRB 35 recovered by BRB-88-Andrew Barnwell at BRB 45. Tackle by 46-Richard Bryant.</t>
   </si>
   <si>
     <t>1-10-BRB 45 (5:37) 9-Charles Collins pass INTERCEPTED by 46-Richard Bryant at CBR 49. 46-Richard Bryant to BRB 22 for 28 yards. Tackle by 22-Nathan Baker.</t>
   </si>
   <si>
     <t>5:29</t>
   </si>
   <si>
     <t>1-10-BRB 22 (5:30) 43-James Egan ran to BRB 15 for 8 yards. Tackle by 21-Mark Sae.</t>
   </si>
   <si>
     <t>4:57</t>
   </si>
   <si>
     <t>2-2-BRB 15 (4:56) 43-James Egan ran to BRB 6 for 8 yards. Tackle by 21-Mark Sae.</t>
   </si>
@@ -2300,51 +2300,51 @@
     <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>