--- v5 (2026-07-31)
+++ v6 (2026-09-29)
@@ -605,51 +605,51 @@
   <si>
     <t>#78 Todd Hood - LDE</t>
   </si>
   <si>
     <t>ROC 35</t>
   </si>
   <si>
     <t>(11:01) 16-Kevin Stagner kicks 75 yards from ROC 35 to WTD -10. Touchback.</t>
   </si>
   <si>
     <t>#19 Kenneth Barbosa - WR</t>
   </si>
   <si>
     <t>DVD 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>1-10-WTD 25 (11:01) 25-Jon Wright ran to WTD 28 for 3 yards. Tackle by 20-Hopper Binz.</t>
   </si>
   <si>
-    <t>#10 Doug Rademacher - QB</t>
+    <t>#13 Doug Rademacher - QB</t>
   </si>
   <si>
     <t>#44 Jon Wright - FB</t>
   </si>
   <si>
     <t>#7 Bryan Seefeldt - RB</t>
   </si>
   <si>
     <t>#17 Thomas Jelinek - WR</t>
   </si>
   <si>
     <t>#84 James Weldon - TE</t>
   </si>
   <si>
     <t>#68 Raymond Prince - LG</t>
   </si>
   <si>
     <t>#71 Kenneth Christensen - LG</t>
   </si>
   <si>
     <t>#39 Harold Dempsey - FB</t>
   </si>
   <si>
     <t>#70 Richard Durr - RT</t>
   </si>