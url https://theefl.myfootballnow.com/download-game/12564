--- v5 (2026-08-04)
+++ v6 (2026-10-03)
@@ -599,51 +599,51 @@
   <si>
     <t>#53 George Finkelstein - LT</t>
   </si>
   <si>
     <t>#60 Kenneth Cruz - RG</t>
   </si>
   <si>
     <t>#52 Douglas Cunningham - MLB</t>
   </si>
   <si>
     <t>#98 Carmen Dewees - SLB</t>
   </si>
   <si>
     <t>11:26</t>
   </si>
   <si>
     <t>SAL 13</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>1-10-SAL 13 (11:27) (Hot Read) 12-Jessie Adams pass complete to 29-Richard Messenger to SAL 12 for -1 yards. Tackle by 49-Alberto Wicklund. Pressure by 56-Oscar Hayes.</t>
   </si>
   <si>
-    <t>#53 James Flournoy - LDE</t>
+    <t>#71 James Flournoy - LDE</t>
   </si>
   <si>
     <t>#42 Wilfred Spears - SS</t>
   </si>
   <si>
     <t>10:51</t>
   </si>
   <si>
     <t>SAL 12</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-11-SAL 12 (10:50) 12-Jessie Adams pass complete to 46-Aaron Ambriz to SAL 16 for 4 yards. Tackle by 66-Thomas Dent.</t>
   </si>
   <si>
     <t>10:17</t>
   </si>
   <si>
     <t>SAL 16</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>