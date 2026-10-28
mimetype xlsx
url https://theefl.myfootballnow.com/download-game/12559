--- v3 (2026-06-30)
+++ v4 (2026-10-28)
@@ -287,51 +287,51 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>STL has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>OmO</t>
   </si>
   <si>
     <t>OmO 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 6-Christopher Rose kicks 68 yards from BaB 35 to STL -3. 85-Joe Phillips to BaB 43 for 60 yards. Tackle by 97-Fred Shipman.</t>
   </si>
   <si>
-    <t>#85 Joe Phillips - WR</t>
+    <t>#80 Joe Phillips - WR</t>
   </si>
   <si>
     <t>#29 Brent Brown - SS</t>
   </si>
   <si>
     <t>#93 Kenneth Britt - RDE</t>
   </si>
   <si>
     <t>#60 Dennis Barras - DT</t>
   </si>
   <si>
     <t>#66 Maurice Hamilton - RDE</t>
   </si>
   <si>
     <t>#45 Larry Robson - CB</t>
   </si>
   <si>
     <t>#97 Anthony Bacon - MLB</t>
   </si>
   <si>
     <t>#70 Shawn Frame - DT</t>
   </si>
   <si>
     <t>#79 Joseph Louque - LDE</t>
   </si>
@@ -422,51 +422,51 @@
   <si>
     <t>#42 Joaquin Burger - CB</t>
   </si>
   <si>
     <t>#24 Kenneth Fisher - SS</t>
   </si>
   <si>
     <t>#26 Abraham Boyd - FS</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>OmO 38</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-5-BaB 38 (14:14) 1-David Drew ran to BaB 28 for 10 yards. 1-David Drew slides to avoid being hit.</t>
   </si>
   <si>
-    <t>#31 Matthew Wade - RB</t>
+    <t>#31 Matthew Wade - FB</t>
   </si>
   <si>
     <t>#26 Douglas Camacho - FB</t>
   </si>
   <si>
     <t>#83 William Lorenzo - TE</t>
   </si>
   <si>
     <t>#93 Robert Houtz - LDE</t>
   </si>
   <si>
     <t>#38 Charles Powers - FS</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>OmO 28</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>