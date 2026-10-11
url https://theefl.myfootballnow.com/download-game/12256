--- v4 (2026-08-12)
+++ v5 (2026-10-11)
@@ -272,54 +272,54 @@
   <si>
     <t>ST Rusher10</t>
   </si>
   <si>
     <t>ST Rusher9</t>
   </si>
   <si>
     <t>ST Rusher6</t>
   </si>
   <si>
     <t>ST Rusher5</t>
   </si>
   <si>
     <t>ST Rusher7</t>
   </si>
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>LSV has won the toss and elected to receive.</t>
   </si>
   <si>
-    <t>MTL</t>
-[...2 lines deleted...]
-    <t>MTL 35</t>
+    <t>MMR</t>
+  </si>
+  <si>
+    <t>MMR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Kyle Jobe kicks 74 yards from MTL 35 to LSV -9. Touchback.</t>
   </si>
   <si>
     <t>#23 Timothy Brewer - FB</t>
   </si>
   <si>
     <t>#97 George Coaxum - MLB</t>
   </si>
   <si>
     <t>#20 Dennis Barnes - CB</t>
   </si>
   <si>
     <t>#58 James Lambert - WLB</t>
   </si>
   <si>
     <t>#63 Jonathan Vidales - DT</t>
   </si>
@@ -494,51 +494,51 @@
   <si>
     <t>#5 Jeffrey Mellor - P</t>
   </si>
   <si>
     <t>#87 Adam Kenney - WR</t>
   </si>
   <si>
     <t>#56 Steven Nicely - SLB</t>
   </si>
   <si>
     <t>#62 Jeffrey Preece - RG</t>
   </si>
   <si>
     <t>#56 Kevin Cornette - C</t>
   </si>
   <si>
     <t>#65 Robert Collins - RT</t>
   </si>
   <si>
     <t>#90 Paul Campbell - LDE</t>
   </si>
   <si>
     <t>14:07</t>
   </si>
   <si>
-    <t>MTL 38</t>
+    <t>MMR 38</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>1-10-MTL 38 (14:08) 11-John Corby pass complete to 87-Adam Kenney to MTL 46 for 8 yards. Tackle by 41-Tom James. Great move by 87-Adam Kenney to get free of his coverage. PENALTY - Pass Interference (LSV 41-Tom James)</t>
   </si>
   <si>
     <t>#10 John Corby - QB</t>
   </si>
   <si>
     <t>#32 David Leonard - RB</t>
   </si>
   <si>
     <t>#36 Alfred Parke - FB</t>
   </si>
   <si>
     <t>#12 Alex Krueger - WR</t>
   </si>
   <si>
     <t>#82 Ralph Ferro - WR</t>
   </si>
   <si>
     <t>#73 Jim Bynum - RT</t>
   </si>
@@ -548,129 +548,129 @@
   <si>
     <t>#76 Richard Zylstra - LT</t>
   </si>
   <si>
     <t>#69 John Burton - RG</t>
   </si>
   <si>
     <t>#78 Armand Robertson - RT</t>
   </si>
   <si>
     <t>#78 Leonard Newport - DT</t>
   </si>
   <si>
     <t>#53 Ray Pearson - WLB</t>
   </si>
   <si>
     <t>#43 Tom James - RDE</t>
   </si>
   <si>
     <t>#28 Todd Burke - CB</t>
   </si>
   <si>
     <t>14:03</t>
   </si>
   <si>
-    <t>MTL 44</t>
+    <t>MMR 44</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 44 (14:04) 32-David Leonard ran to MTL 46 for 2 yards. Tackle by 91-Robert Pellham.</t>
   </si>
   <si>
     <t>#89 Travis Vanwinkle - TE</t>
   </si>
   <si>
     <t>#95 Israel Wright - DT</t>
   </si>
   <si>
     <t>13:24</t>
   </si>
   <si>
-    <t>MTL 46</t>
+    <t>MMR 46</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-8-MTL 46 (13:23) 32-David Leonard ran to MTL 48 for 2 yards. Tackle by 68-David Hale.</t>
   </si>
   <si>
     <t>12:42</t>
   </si>
   <si>
-    <t>MTL 48</t>
+    <t>MMR 48</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-6-MTL 48 (12:41) 32-David Leonard ran to LSV 49 for 3 yards. Tackle by 98-David Morrison. 23-Marcus Carwile was completely beat on that play. MTL 78-Armand Robertson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#23 Marcus Carwile - RB</t>
   </si>
   <si>
     <t>#20 Terry Velazquez - RB</t>
   </si>
   <si>
     <t>12:06</t>
   </si>
   <si>
     <t>LSV 49</t>
   </si>
   <si>
     <t>4-3-LSV 49 (12:05) 3-Mike Taylor punts 50 yards to LSV -1. PENALTY - Holding (MTL 79-Nicholas Moore)</t>
   </si>
   <si>
     <t>#3 Mike Taylor - P</t>
   </si>
   <si>
     <t>#61 Thomas Ramon - LG</t>
   </si>
   <si>
     <t>#76 Stephen Whited - RT</t>
   </si>
   <si>
     <t>#60 Nicholas Moore - LG</t>
   </si>
   <si>
     <t>11:56</t>
   </si>
   <si>
-    <t>MTL 41</t>
+    <t>MMR 41</t>
   </si>
   <si>
     <t>4-13-MTL 41 (11:57) 3-Mike Taylor punts 46 yards to LSV 13. Fair Catch by 23-Timothy Brewer. MTL 72-Jim Bynum was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>11:49</t>
   </si>
   <si>
     <t>LSV 13</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-LSV 13 (11:50) 12-Brandon Tejada pass complete to 89-Jack Christy to LSV 17 for 4 yards. Tackle by 52-Harry McDaniel.</t>
   </si>
   <si>
     <t>11:16</t>
   </si>
   <si>
     <t>LSV 17</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
@@ -716,159 +716,159 @@
   <si>
     <t>9:09</t>
   </si>
   <si>
     <t>LSV 45</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>1-10-LSV 45 (9:08) 12-Brandon Tejada pass complete to 16-Christian Kral to LSV 49 for 4 yards. Tackle by 25-Robert Leonard.</t>
   </si>
   <si>
     <t>8:28</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-6-LSV 49 (8:27) 43-Julius Thibeault ran to MTL 50 for 1 yards. Tackle by 99-Matthew Jones.</t>
   </si>
   <si>
     <t>7:43</t>
   </si>
   <si>
-    <t>MTL 50</t>
+    <t>MMR 50</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel 3-3-5 3 Deep MLB Blitz</t>
   </si>
   <si>
     <t>3-5-MTL 50 (7:42) 12-Brandon Tejada pass complete to 89-Jack Christy to MTL 40 for 10 yards. Tackle by 52-Harry McDaniel.</t>
   </si>
   <si>
     <t>7:00</t>
   </si>
   <si>
-    <t>MTL 40</t>
+    <t>MMR 40</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 40 (6:59) 43-Julius Thibeault ran to MTL 38 for 2 yards. Tackle by 45-Richard Moore.</t>
   </si>
   <si>
     <t>6:21</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>2-8-MTL 38 (6:20) 12-Brandon Tejada pass complete to 81-Paul Verduzco to MTL 30 for 8 yards. Tackle by 56-Charles McNeil. 81-Paul Verduzco made a great move on the CB. LSV 70-Mark Martin was injured on the play.</t>
   </si>
   <si>
     <t>5:34</t>
   </si>
   <si>
-    <t>MTL 30</t>
+    <t>MMR 30</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>3-1-MTL 30 (5:33) 47-William Joe ran to MTL 32 for -1 yards. Tackle by 99-Matthew Jones.</t>
   </si>
   <si>
     <t>4:59</t>
   </si>
   <si>
-    <t>MTL 32</t>
+    <t>MMR 32</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-MTL 32 (4:58) 6-James Arnett 50 yard field goal is GOOD. LSV 3 MTL 0</t>
   </si>
   <si>
     <t>#6 James Arnett - K</t>
   </si>
   <si>
     <t>#50 William Smith - MLB</t>
   </si>
   <si>
     <t>#93 Lee Clark - WLB</t>
   </si>
   <si>
     <t>#97 David Bowser - DT</t>
   </si>
   <si>
     <t>4:54</t>
   </si>
   <si>
     <t>LSV 35</t>
   </si>
   <si>
     <t>(4:55) 6-James Arnett kicks 74 yards from LSV 35 to MTL -9. Touchback.</t>
   </si>
   <si>
     <t>#88 Wayne Whitson - RB</t>
   </si>
   <si>
-    <t>MTL 25</t>
+    <t>MMR 25</t>
   </si>
   <si>
     <t>1-10-MTL 25 (4:55) 11-John Corby pass complete to 89-Alex Krueger to MTL 30 for 5 yards. Tackle by 20-Dennis Barnes.</t>
   </si>
   <si>
     <t>4:15</t>
   </si>
   <si>
     <t>2-5-MTL 30 (4:14) 11-John Corby pass complete to 87-Adam Kenney to MTL 45 for 14 yards.</t>
   </si>
   <si>
     <t>3:35</t>
   </si>
   <si>
-    <t>MTL 45</t>
+    <t>MMR 45</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>1-10-MTL 45 (3:34) 32-David Leonard ran to LSV 44 for 11 yards. Tackle by 40-Larry Thomas.</t>
   </si>
   <si>
     <t>#37 James Lloyd - CB</t>
   </si>
   <si>
     <t>2:58</t>
   </si>
   <si>
     <t>LSV 44</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>1-10-LSV 44 (2:57) 23-Marcus Carwile ran to LSV 42 for 3 yards. Tackle by 28-Todd Burke.</t>
   </si>
   <si>
     <t>2:15</t>
   </si>
@@ -944,165 +944,165 @@
   <si>
     <t>0:05</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>3-9-LSV 26 (0:06) 12-Brandon Tejada pass complete to 11-Theodore Parikh to LSV 28 for 2 yards. Tackle by 22-Frank Dickson.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>LSV 28</t>
   </si>
   <si>
     <t>4-7-LSV 28 (15:00) 5-Jeffrey Mellor punts 49 yards to MTL 23.</t>
   </si>
   <si>
     <t>14:49</t>
   </si>
   <si>
-    <t>MTL 23</t>
+    <t>MMR 23</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>1-10-MTL 23 (14:50) 32-David Leonard ran to MTL 25 for 1 yards. Tackle by 54-Randolph Huynh.</t>
   </si>
   <si>
     <t>14:10</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>Nickel Strong FS WLB Blitz</t>
   </si>
   <si>
     <t>2-9-MTL 25 (14:09) 11-John Corby pass incomplete, dropped by 32-David Leonard. Pressure by 28-Todd Burke.</t>
   </si>
   <si>
     <t>14:04</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>3-9-MTL 25 (14:05) 11-John Corby sacked at MTL 14 for -10 yards (68-David Hale). Sack allowed by 72-Jim Bynum.</t>
   </si>
   <si>
     <t>13:27</t>
   </si>
   <si>
-    <t>MTL 14</t>
+    <t>MMR 14</t>
   </si>
   <si>
     <t>4-19-MTL 14 (13:26) 3-Mike Taylor punts 56 yards to LSV 29. 23-Timothy Brewer to LSV 36 for 7 yards. Tackle by 25-Robert Leonard.</t>
   </si>
   <si>
     <t>13:16</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-LSV 36 (13:17) 12-Brandon Tejada pass complete to 81-Paul Verduzco to LSV 43 for 7 yards. Tackle by 53-Jerome Dam.</t>
   </si>
   <si>
     <t>12:31</t>
   </si>
   <si>
     <t>LSV 43</t>
   </si>
   <si>
     <t>2-3-LSV 43 (12:30) 47-William Joe ran to LSV 42 for -1 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>3-5-LSV 42 (11:55) 47-William Joe ran to LSV 45 for 3 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>11:22</t>
   </si>
   <si>
     <t>4-2-LSV 45 (11:21) 5-Jeffrey Mellor punts 56 yards to MTL -1.4-2-LSV 45 (11:21) 5-Jeffrey Mellor punts 56 yards to MTL -1. Touchback.</t>
   </si>
   <si>
-    <t>MTL 20</t>
+    <t>MMR 20</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>1-10-MTL 20 (11:12) 11-John Corby pass complete to 32-David Leonard to MTL 23 for 3 yards. Tackle by 20-Dennis Barnes.</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>2-7-MTL 23 (10:37) 32-David Leonard ran to MTL 26 for 4 yards. Tackle by 57-Ray Pearson.</t>
   </si>
   <si>
     <t>10:01</t>
   </si>
   <si>
-    <t>MTL 26</t>
+    <t>MMR 26</t>
   </si>
   <si>
     <t>3-4-MTL 26 (10:00) 32-David Leonard ran to MTL 35 for 9 yards. Tackle by 45-Charles Cutler.</t>
   </si>
   <si>
     <t>9:25</t>
   </si>
   <si>
     <t>1-10-MTL 35 (9:24) 23-Marcus Carwile ran to MTL 36 for a short gain. Tackle by 91-Robert Pellham.</t>
   </si>
   <si>
     <t>8:43</t>
   </si>
   <si>
-    <t>MTL 36</t>
+    <t>MMR 36</t>
   </si>
   <si>
     <t>2-10-MTL 36 (8:42) 32-David Leonard ran to MTL 39 for 3 yards. Tackle by 57-Ray Pearson.</t>
   </si>
   <si>
     <t>8:07</t>
   </si>
   <si>
-    <t>MTL 39</t>
+    <t>MMR 39</t>
   </si>
   <si>
     <t>3-6-MTL 39 (8:06) 23-Marcus Carwile ran to MTL 41 for 2 yards. Tackle by 57-Ray Pearson.</t>
   </si>
   <si>
     <t>7:23</t>
   </si>
   <si>
     <t>4-4-MTL 41 (7:22) 3-Mike Taylor punts 44 yards to LSV 14. 23-Timothy Brewer to LSV 20 for 6 yards. Tackle by 25-Robert Leonard.</t>
   </si>
   <si>
     <t>7:13</t>
   </si>
   <si>
     <t>LSV 20</t>
   </si>
   <si>
     <t>Nickel Normal Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-LSV 20 (7:14) 12-Brandon Tejada pass incomplete, intended for 11-Theodore Parikh.</t>
   </si>
   <si>
     <t>7:10</t>
   </si>
@@ -1217,132 +1217,132 @@
   <si>
     <t>1:59</t>
   </si>
   <si>
     <t>LSV 30</t>
   </si>
   <si>
     <t>4-1-LSV 30 (2:00) 5-Jeffrey Mellor punts 44 yards to MTL 26. Fair Catch by 87-Adam Kenney.</t>
   </si>
   <si>
     <t>1:53</t>
   </si>
   <si>
     <t>1-10-MTL 26 (1:54) 32-David Leonard ran to MTL 37 for 11 yards. Tackle by 40-Larry Thomas.</t>
   </si>
   <si>
     <t>1:50</t>
   </si>
   <si>
     <t>Timeout MTL</t>
   </si>
   <si>
     <t>1:47</t>
   </si>
   <si>
-    <t>MTL 37</t>
+    <t>MMR 37</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 37 (1:48) 11-John Corby pass incomplete, dropped by 81-Travis Vanwinkle.</t>
   </si>
   <si>
     <t>1:45</t>
   </si>
   <si>
     <t>2-10-MTL 37 (1:46) PENALTY - False Start (MTL 78-Armand Robertson)</t>
   </si>
   <si>
     <t>2-15-MTL 32 (1:46) 32-David Leonard ran to MTL 42 for 10 yards. Tackle by 58-James Lambert.</t>
   </si>
   <si>
     <t>1:43</t>
   </si>
   <si>
     <t>1:40</t>
   </si>
   <si>
-    <t>MTL 42</t>
+    <t>MMR 42</t>
   </si>
   <si>
     <t>3-5-MTL 42 (1:41) 11-John Corby pass complete to 32-David Leonard to MTL 43 for a short gain. Tackle by 40-Larry Thomas.</t>
   </si>
   <si>
     <t>1:09</t>
   </si>
   <si>
-    <t>MTL 43</t>
+    <t>MMR 43</t>
   </si>
   <si>
     <t>4-5-MTL 43 (1:08) 3-Mike Taylor punts 45 yards to LSV 13. 23-Timothy Brewer to LSV 18 for 6 yards. Tackle by 25-Robert Leonard.</t>
   </si>
   <si>
     <t>0:59</t>
   </si>
   <si>
     <t>LSV 18</t>
   </si>
   <si>
     <t>1-10-LSV 18 (1:00) 47-William Joe ran to LSV 17 for -1 yards. Tackle by 96-Lewis Douglas.</t>
   </si>
   <si>
     <t>0:25</t>
   </si>
   <si>
     <t>2-11-LSV 17 (0:24) 47-William Joe ran to LSV 28 for 11 yards. Tackle by 22-Frank Dickson.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 6-James Arnett kicks 74 yards from LSV 35 to MTL -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-MTL 25 (15:00) 11-John Corby pass complete to 89-Alex Krueger to MTL 34 for 9 yards. Tackle by 58-James Lambert.</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
-    <t>MTL 34</t>
+    <t>MMR 34</t>
   </si>
   <si>
     <t>2-1-MTL 34 (14:21) 11-John Corby pass complete to 23-Marcus Carwile to MTL 40 for 6 yards. Tackle by 57-Ray Pearson.</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>1-10-MTL 40 (13:36) 32-David Leonard ran to MTL 49 for 9 yards. Tackle by 40-Larry Thomas.</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
-    <t>MTL 49</t>
+    <t>MMR 49</t>
   </si>
   <si>
     <t>2-1-MTL 49 (12:58) 11-John Corby pass complete to 23-Marcus Carwile to LSV 50 for 1 yards. Tackle by 20-Dennis Barnes.</t>
   </si>
   <si>
     <t>12:12</t>
   </si>
   <si>
     <t>LSV 50</t>
   </si>
   <si>
     <t>1-10-LSV 50 (12:11) 32-David Leonard ran to LSV 48 for 1 yards. Tackle by 91-Robert Pellham.</t>
   </si>
   <si>
     <t>11:33</t>
   </si>
   <si>
     <t>LSV 48</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 CB1 CB3 Blitz</t>
   </si>
@@ -1457,135 +1457,135 @@
   <si>
     <t>LSV 14</t>
   </si>
   <si>
     <t>1-10-LSV 14 (4:58) 47-William Joe ran to LSV 20 for 6 yards. Tackle by 46-Walter Barlow.</t>
   </si>
   <si>
     <t>4:18</t>
   </si>
   <si>
     <t>2-4-LSV 20 (4:17) 12-Brandon Tejada pass Pass knocked down by 22-Frank Dickson. incomplete, intended for 81-Paul Verduzco. Pressure by 91-John Millard.</t>
   </si>
   <si>
     <t>4:12</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>3-4-LSV 20 (4:13) 12-Brandon Tejada pass complete to 11-Theodore Parikh to MTL 27 for 53 yards. Tackle by 22-Frank Dickson.</t>
   </si>
   <si>
     <t>3:27</t>
   </si>
   <si>
-    <t>MTL 27</t>
+    <t>MMR 27</t>
   </si>
   <si>
     <t>1-10-MTL 27 (3:26) 47-William Joe ran to MTL 24 for 3 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>2:51</t>
   </si>
   <si>
-    <t>MTL 24</t>
+    <t>MMR 24</t>
   </si>
   <si>
     <t>2-7-MTL 24 (2:50) 47-William Joe ran to MTL 12 for 12 yards. Tackle by 40-George Jones.</t>
   </si>
   <si>
     <t>#84 James Paddock - WR</t>
   </si>
   <si>
     <t>2:07</t>
   </si>
   <si>
-    <t>MTL 12</t>
+    <t>MMR 12</t>
   </si>
   <si>
     <t>1-10-MTL 12 (2:06) 43-Julius Thibeault ran to MTL 9 for 3 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>1:32</t>
   </si>
   <si>
-    <t>MTL 9</t>
+    <t>MMR 9</t>
   </si>
   <si>
     <t>2-7-MTL 9 (1:31) 12-Brandon Tejada pass Pass knocked down by 53-Jerome Dam. incomplete, intended for 43-Julius Thibeault.</t>
   </si>
   <si>
     <t>1:27</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>3-7-MTL 9 (1:28) 47-William Joe ran to MTL 6 for 3 yards. Tackle by 53-Jerome Dam.</t>
   </si>
   <si>
     <t>0:47</t>
   </si>
   <si>
-    <t>MTL 6</t>
+    <t>MMR 6</t>
   </si>
   <si>
     <t>4-4-MTL 6 (0:46) 6-James Arnett 24 yard field goal is GOOD. LSV 6 MTL 3</t>
   </si>
   <si>
     <t>0:43</t>
   </si>
   <si>
     <t>(0:44) 6-James Arnett kicks 73 yards from LSV 35 to MTL -8. Touchback.</t>
   </si>
   <si>
     <t>1-10-MTL 25 (0:44) 32-David Leonard ran to MTL 37 for 12 yards. Tackle by 40-Larry Thomas.</t>
   </si>
   <si>
     <t>0:09</t>
   </si>
   <si>
     <t>1-10-MTL 37 (0:08) PENALTY - False Start (MTL 32-David Leonard)</t>
   </si>
   <si>
     <t>0:07</t>
   </si>
   <si>
     <t>1-15-MTL 32 (0:08) 11-John Corby pass complete to 87-Adam Kenney to MTL 43 for 10 yards. Tackle by 41-Tom James. MTL 72-Jim Bynum was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>End of third quarter.</t>
   </si>
   <si>
     <t>2-5-MTL 43 (15:00) 11-John Corby pass complete to 32-David Leonard to MTL 47 for 4 yards. Tackle by 57-Ray Pearson.</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
-    <t>MTL 47</t>
+    <t>MMR 47</t>
   </si>
   <si>
     <t>3-1-MTL 47 (14:25) 23-Marcus Carwile ran to MTL 47 for 1 yards. Tackle by 95-Israel Wright.</t>
   </si>
   <si>
     <t>13:42</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-MTL 47 (13:41) 11-John Corby pass Pass knocked down by 57-Ray Pearson. incomplete, intended for 89-Alex Krueger.</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>2-10-MTL 47 (13:37) 11-John Corby pass complete to 23-Marcus Carwile to LSV 45 for 7 yards. Tackle by 57-Ray Pearson.</t>
   </si>
   <si>
     <t>3-3-LSV 45 (12:58) 32-David Leonard ran to LSV 44 for 1 yards. Tackle by 91-Robert Pellham.</t>
   </si>
   <si>
     <t>12:26</t>
   </si>
@@ -1628,51 +1628,51 @@
   <si>
     <t>2-11-LSV 17 (10:43) 12-Brandon Tejada pass complete to 89-Jack Christy to LSV 23 for 6 yards. Tackle by 52-Harry McDaniel.</t>
   </si>
   <si>
     <t>10:06</t>
   </si>
   <si>
     <t>LSV 23</t>
   </si>
   <si>
     <t>3-5-LSV 23 (10:05) 47-William Joe ran to LSV 24 for 1 yards. Tackle by 45-Richard Moore.</t>
   </si>
   <si>
     <t>9:27</t>
   </si>
   <si>
     <t>LSV 24</t>
   </si>
   <si>
     <t>4-4-LSV 24 (9:26) 5-Jeffrey Mellor punts 50 yards to MTL 26. 87-Adam Kenney to MTL 33 for 8 yards. Tackle by 58-James Lambert.</t>
   </si>
   <si>
     <t>9:17</t>
   </si>
   <si>
-    <t>MTL 33</t>
+    <t>MMR 33</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>1-10-MTL 33 (9:18) 11-John Corby sacked at MTL 26 for -8 yards (68-David Hale). Sack allowed by 72-Jim Bynum. 72-Jim Bynum missed that block completely.</t>
   </si>
   <si>
     <t>8:45</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>2-18-MTL 26 (8:44) 11-John Corby pass complete to 89-Alex Krueger to MTL 30 for 5 yards. Tackle by 45-Charles Cutler.</t>
   </si>
   <si>
     <t>8:06</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>3-13-MTL 30 (8:05) 23-Marcus Carwile ran to MTL 27 for -4 yards. Tackle by 48-James Lloyd.</t>
   </si>
@@ -1733,114 +1733,114 @@
   <si>
     <t>3-8-MTL 35 (4:20) 47-William Joe ran to MTL 26 for 9 yards. Tackle by 45-Richard Moore. LSV 47-William Joe was injured on the play. MTL 91-John Millard was injured on the play.</t>
   </si>
   <si>
     <t>3:41</t>
   </si>
   <si>
     <t>1-10-MTL 26 (3:40) 43-Julius Thibeault ran to MTL 14 for 12 yards. Tackle by 40-George Jones. LSV 43-Julius Thibeault was injured on the play.</t>
   </si>
   <si>
     <t>3:00</t>
   </si>
   <si>
     <t>1-10-MTL 14 (2:59) 23-Timothy Brewer ran to MTL 12 for 2 yards. Tackle by 46-Walter Barlow.</t>
   </si>
   <si>
     <t>2:24</t>
   </si>
   <si>
     <t>2-8-MTL 12 (2:23) PENALTY - False Start (LSV 74-Victor Bradburn)</t>
   </si>
   <si>
     <t>2:22</t>
   </si>
   <si>
-    <t>MTL 17</t>
+    <t>MMR 17</t>
   </si>
   <si>
     <t>2-13-MTL 17 (2:23) 23-Timothy Brewer ran to MTL 11 for 6 yards. Tackle by 34-Pierre Carter. 81-Paul Verduzco completely missed his blocking assignment.</t>
   </si>
   <si>
-    <t>MTL 11</t>
+    <t>MMR 11</t>
   </si>
   <si>
     <t>3-7-MTL 11 (2:00) 23-Timothy Brewer ran to MTL 9 for 1 yards. Tackle by 99-Matthew Jones.</t>
   </si>
   <si>
     <t>1:56</t>
   </si>
   <si>
     <t>4-6-MTL 9 (1:57) 6-James Arnett 27 yard field goal is GOOD. LSV 9 MTL 3</t>
   </si>
   <si>
     <t>1:54</t>
   </si>
   <si>
     <t>(1:55) 6-James Arnett kicks 74 yards from LSV 35 to MTL -9. Touchback.</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Weak Side Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 25 (1:55) 11-John Corby pass complete to 87-Adam Kenney to MTL 31 for 6 yards. Tackle by 45-Charles Cutler.</t>
   </si>
   <si>
     <t>1:52</t>
   </si>
   <si>
     <t>1:49</t>
   </si>
   <si>
-    <t>MTL 31</t>
+    <t>MMR 31</t>
   </si>
   <si>
     <t>2-4-MTL 31 (1:50) 11-John Corby pass Pass knocked down by 58-James Lambert. incomplete, intended for 81-Travis Vanwinkle.</t>
   </si>
   <si>
     <t>3-4-MTL 31 (1:48) 11-John Corby pass complete to 32-David Leonard to MTL 34 for 4 yards. Tackle by 91-Robert Pellham. PENALTY - Holding (MTL 72-Jim Bynum) (Declined)</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>4-1-MTL 34 (1:44) 23-Marcus Carwile ran to MTL 34 for a short loss. Tackle by 91-Robert Pellham. LSV 95-Israel Wright was injured on the play. Turnover on downs.</t>
   </si>
   <si>
     <t>1-10-MTL 34 (1:41) 43-Julius Thibeault ran to MTL 32 for 3 yards. Tackle by 46-Walter Barlow.</t>
   </si>
   <si>
     <t>1:38</t>
   </si>
   <si>
     <t>2-7-MTL 32 (1:36) 43-Julius Thibeault ran to MTL 29 for 2 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>0:55</t>
   </si>
   <si>
-    <t>MTL 29</t>
+    <t>MMR 29</t>
   </si>
   <si>
     <t>3-5-MTL 29 (0:54) 43-Julius Thibeault ran to MTL 26 for 3 yards. Tackle by 52-Harry McDaniel. MTL 22-Frank Dickson was injured on the play.</t>
   </si>
   <si>
     <t>0:18</t>
   </si>
   <si>
     <t>4-2-MTL 26 (0:17) 6-James Arnett 45 yard field goal is GOOD. LSV 12 MTL 3</t>
   </si>
   <si>
     <t>0:13</t>
   </si>
   <si>
     <t>(0:14) 6-James Arnett kicks 74 yards from LSV 35 to MTL -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-MTL 25 (0:14) 11-John Corby sacked at MTL 16 for -9 yards (94-David Worden). Sack allowed by 65-Richard Zylstra.</t>
   </si>
   <si>
     <t>End of fourth quarter.</t>
   </si>
 </sst>
 </file>
 