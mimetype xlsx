--- v5 (2026-08-16)
+++ v6 (2026-10-15)
@@ -353,51 +353,51 @@
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-STL 25 (15:00) 33-Raymond Edwards ran to STL 28 for 3 yards. Tackle by 53-Eddie Bartsch.</t>
   </si>
   <si>
     <t>#3 Harold Curry - QB</t>
   </si>
   <si>
     <t>#33 Raymond Edwards - RB</t>
   </si>
   <si>
     <t>#44 James Leigh - RB</t>
   </si>
   <si>
     <t>#26 Douglas Camacho - FB</t>
   </si>
   <si>
     <t>#86 Anthony Cartwright - TE</t>
   </si>
   <si>
-    <t>#31 Matthew Wade - RB</t>
+    <t>#31 Matthew Wade - FB</t>
   </si>
   <si>
     <t>#59 Ryan Henderson - LT</t>
   </si>
   <si>
     <t>#77 Philip Lee - LG</t>
   </si>
   <si>
     <t>#66 Joseph Lemond - RG</t>
   </si>
   <si>
     <t>#68 Tommy Eddy - RG</t>
   </si>
   <si>
     <t>#52 Roscoe Montoya - RT</t>
   </si>
   <si>
     <t>#76 Alfred Miller - LDE</t>
   </si>
   <si>
     <t>#94 Dusty Russo - LDE</t>
   </si>
   <si>
     <t>#68 David Ellis - DT</t>
   </si>