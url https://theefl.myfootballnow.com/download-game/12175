--- v5 (2026-08-24)
+++ v6 (2026-10-23)
@@ -323,54 +323,54 @@
   <si>
     <t>#56 Steven Nicely - SLB</t>
   </si>
   <si>
     <t>#45 Richard Moore - FS</t>
   </si>
   <si>
     <t>#88 Wayne Whitson - RB</t>
   </si>
   <si>
     <t>#25 Robert Leonard - SS</t>
   </si>
   <si>
     <t>#56 Charles McNeil - MLB</t>
   </si>
   <si>
     <t>#99 Lewis Douglas - DT</t>
   </si>
   <si>
     <t>#22 Frank Dickson - CB</t>
   </si>
   <si>
     <t>#3 Angel Ward - K</t>
   </si>
   <si>
-    <t>MTL</t>
-[...2 lines deleted...]
-    <t>MTL 25</t>
+    <t>MMR</t>
+  </si>
+  <si>
+    <t>MMR 25</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 25 (15:00) 33-Scott Shields ran to MTL 28 for 3 yards. Tackle by 31-Clifford Rose. MTL 79-Nicholas Moore was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#10 John Corby - QB</t>
   </si>
   <si>
     <t>#33 Scott Shields - RB</t>
   </si>
   <si>
     <t>#89 Travis Vanwinkle - TE</t>
   </si>
   <si>
     <t>#20 Terry Velazquez - RB</t>
   </si>
   <si>
     <t>#12 Alex Krueger - WR</t>
   </si>
@@ -386,114 +386,114 @@
   <si>
     <t>#69 John Burton - RG</t>
   </si>
   <si>
     <t>#76 Stephen Whited - RT</t>
   </si>
   <si>
     <t>#68 Trevor Proctor - LDE</t>
   </si>
   <si>
     <t>#77 Paul Richards - LDE</t>
   </si>
   <si>
     <t>#74 Craig Jones - DT</t>
   </si>
   <si>
     <t>#62 Kyle Plaisance - RDE</t>
   </si>
   <si>
     <t>#57 Edward Celestine - SLB</t>
   </si>
   <si>
     <t>#93 Mark Lane - MLB</t>
   </si>
   <si>
-    <t>#51 John Adams - MLB</t>
+    <t>#59 John Adams - MLB</t>
   </si>
   <si>
     <t>#21 Jay Evans - SS</t>
   </si>
   <si>
     <t>#47 Carlos Bee - CB</t>
   </si>
   <si>
     <t>#31 Clifford Rose - SS</t>
   </si>
   <si>
     <t>#49 Willard Kelly - FS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
-    <t>MTL 28</t>
+    <t>MMR 28</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>2-7-MTL 28 (14:20) 11-John Corby sacked at MTL 20 for -7 yards (68-Trevor Proctor). Sack allowed by 61-Thomas Ramon.</t>
   </si>
   <si>
     <t>#36 Alfred Parke - FB</t>
   </si>
   <si>
     <t>#87 Adam Kenney - WR</t>
   </si>
   <si>
     <t>#61 Thomas Ramon - LG</t>
   </si>
   <si>
     <t>#24 Mario Cano - CB</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
-    <t>MTL 20</t>
+    <t>MMR 20</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-15-MTL 20 (13:44) 11-John Corby pass complete to 89-Alex Krueger to MTL 26 for 6 yards. Tackle by 24-Mario Cano.</t>
   </si>
   <si>
     <t>#23 Marcus Carwile - RB</t>
   </si>
   <si>
     <t>13:10</t>
   </si>
   <si>
-    <t>MTL 26</t>
+    <t>MMR 26</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-9-MTL 26 (13:09) 3-Mike Taylor punts 45 yards to NVr 29. Fair Catch by 80-Wilbur Pate.</t>
   </si>
   <si>
     <t>#3 Mike Taylor - P</t>
   </si>
   <si>
     <t>#32 Wilbur Pate - RB</t>
   </si>
   <si>
     <t>#91 Clifford Daniels - MLB</t>
   </si>
   <si>
     <t>#53 David Crews - MLB</t>
   </si>
   <si>
     <t>#99 John Millard - WLB</t>
   </si>
@@ -581,81 +581,81 @@
   <si>
     <t>NVr 46</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep Zone Under</t>
   </si>
   <si>
     <t>2-4-NVr 46 (11:41) 42-Jason Hurley ran to NVr 48 for 2 yards. Tackle by 96-Lewis Douglas.</t>
   </si>
   <si>
     <t>11:01</t>
   </si>
   <si>
     <t>NVr 48</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>3-1-NVr 48 (11:00) 5-Richard Barbour pass complete to 84-Calvin Taylor to MTL 41 for 10 yards. Tackle by 46-Walter Barlow. 56-Charles McNeil got away with a hold on that play.</t>
   </si>
   <si>
     <t>10:18</t>
   </si>
   <si>
-    <t>MTL 41</t>
+    <t>MMR 41</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 41 (10:17) 5-Richard Barbour sacked at NVr 49 for -10 yards (95-Richard Pace). Sack allowed by 76-Alan Leonard.</t>
   </si>
   <si>
     <t>#47 William Alfano - FB</t>
   </si>
   <si>
     <t>#52 Harry McDaniel - SLB</t>
   </si>
   <si>
     <t>9:35</t>
   </si>
   <si>
     <t>NVr 49</t>
   </si>
   <si>
     <t>2-20-NVr 49 (9:34) 5-Richard Barbour pass complete to 81-John Tew to MTL 46 for 5 yards. Tackle by 53-Jerome Dam.</t>
   </si>
   <si>
     <t>8:49</t>
   </si>
   <si>
-    <t>MTL 46</t>
+    <t>MMR 46</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-15-MTL 46 (8:48) 5-Richard Barbour pass INTERCEPTED by 52-Harry McDaniel at MTL 41. 52-Harry McDaniel to MTL 41 for -0 yards. Tackle by 84-Calvin Taylor.</t>
   </si>
   <si>
     <t>#44 Alfred Jones - FB</t>
   </si>
   <si>
     <t>8:44</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>1-10-MTL 41 (8:45) 11-John Corby pass complete to 89-Alex Krueger to NVr 37 for 23 yards. Tackle by 31-Clifford Rose.</t>
   </si>
   <si>
     <t>8:09</t>
   </si>
@@ -668,186 +668,186 @@
   <si>
     <t>3-4 Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-NVr 37 (8:08) 11-John Corby pass INTERCEPTED by 61-Clifford Daniels at NVr 33. 61-Clifford Daniels to NVr 36 for 3 yards. Tackle by 85-Ralph Ferro.</t>
   </si>
   <si>
     <t>8:04</t>
   </si>
   <si>
     <t>NVr 36</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-NVr 36 (8:05) 5-Richard Barbour pass complete to 81-John Tew to MTL 21 for 43 yards. Tackle by 22-Frank Dickson. 22-Frank Dickson got away with a hold on that play.</t>
   </si>
   <si>
     <t>7:16</t>
   </si>
   <si>
-    <t>MTL 21</t>
+    <t>MMR 21</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>1-10-MTL 21 (7:15) 5-Richard Barbour pass complete to 47-William Alfano to MTL 12 for 9 yards. Pushed out of bounds by 52-Harry McDaniel.</t>
   </si>
   <si>
     <t>#66 Casey Ruch - LG</t>
   </si>
   <si>
     <t>6:34</t>
   </si>
   <si>
-    <t>MTL 12</t>
+    <t>MMR 12</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-1-MTL 12 (6:33) 5-Richard Barbour pass Pass knocked down by 40-George Jones. incomplete, intended for 87-Casey Ruch.</t>
   </si>
   <si>
     <t>#87 Frederick Perez - TE</t>
   </si>
   <si>
     <t>#97 Daniel Whitney - MLB</t>
   </si>
   <si>
     <t>#50 William Smith - MLB</t>
   </si>
   <si>
     <t>#40 George Jones - CB</t>
   </si>
   <si>
     <t>6:30</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>3-1-MTL 12 (6:31) 44-Alfred Jones ran to MTL 4 for 8 yards. Tackle by 34-Pierre Carter.</t>
   </si>
   <si>
     <t>5:48</t>
   </si>
   <si>
-    <t>MTL 4</t>
+    <t>MMR 4</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>1-4-MTL 4 (5:47) 42-Jason Hurley ran to MTL 4 for 1 yards. Tackle by 53-Jerome Dam.</t>
   </si>
   <si>
     <t>5:16</t>
   </si>
   <si>
     <t>2-4-MTL 4 (5:15) 5-Richard Barbour pass complete to 12-Christopher Ballard to MTL 0 for 3 yards. Tackle by 34-Pierre Carter.</t>
   </si>
   <si>
     <t>4:37</t>
   </si>
   <si>
-    <t>MTL 0</t>
+    <t>MMR 0</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>3-1-MTL 0 (4:36) 42-Jason Hurley ran for 0 yards. TOUCHDOWN! NVr 6 MTL 0</t>
   </si>
   <si>
     <t>4:33</t>
   </si>
   <si>
-    <t>MTL 15</t>
+    <t>MMR 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(4:34) Extra point GOOD by 3-Angel Ward. NVr 65-Kenneth Hopp was injured on the play. He looks like he should be able to return. NVr 7 MTL 0</t>
   </si>
   <si>
     <t>#1 John Lemke - P</t>
   </si>
   <si>
     <t>#70 John Whitsett - LT</t>
   </si>
   <si>
     <t>#75 Miguel Slay - RG</t>
   </si>
   <si>
     <t>#54 Guillermo Smith - RT</t>
   </si>
   <si>
     <t>#93 Lee Clark - WLB</t>
   </si>
   <si>
     <t>#90 Paul Campbell - LDE</t>
   </si>
   <si>
     <t>(4:34) 3-Angel Ward kicks 75 yards from NVr 35 to MTL -10. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>1-10-MTL 25 (4:34) 33-Scott Shields ran to MTL 29 for 4 yards. Tackle by 93-Mark Lane.</t>
   </si>
   <si>
     <t>#57 Frank Russell - LDE</t>
   </si>
   <si>
     <t>3:53</t>
   </si>
   <si>
-    <t>MTL 29</t>
+    <t>MMR 29</t>
   </si>
   <si>
     <t>2-6-MTL 29 (3:52) 33-Scott Shields ran to MTL 44 for 14 yards. Tackle by 31-Clifford Rose.</t>
   </si>
   <si>
     <t>3:17</t>
   </si>
   <si>
-    <t>MTL 44</t>
+    <t>MMR 44</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>1-10-MTL 44 (3:16) 33-Scott Shields ran to NVr 47 for 10 yards. Tackle by 21-Jay Evans.</t>
   </si>
   <si>
     <t>2:42</t>
   </si>
   <si>
     <t>NVr 47</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-1-NVr 47 (2:41) 11-John Corby pass complete to 36-Alfred Parke to NVr 33 for 13 yards. Tackle by 93-Mark Lane.</t>
   </si>
   <si>
     <t>1:55</t>
   </si>
@@ -932,75 +932,75 @@
   <si>
     <t>NVr 3</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>2-3-NVr 3 (13:33) 33-Scott Shields ran to NVr 0 for 3 yards. TOUCHDOWN! NVr 7 MTL 6</t>
   </si>
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>NVr 15</t>
   </si>
   <si>
     <t>(13:30) Extra point GOOD by 4-Kyle Jobe. NVr 7 MTL 7</t>
   </si>
   <si>
     <t>#4 Kyle Jobe - K</t>
   </si>
   <si>
     <t>#50 Warren McKenzie - LDE</t>
   </si>
   <si>
-    <t>MTL 35</t>
+    <t>MMR 35</t>
   </si>
   <si>
     <t>(13:30) 4-Kyle Jobe kicks 70 yards from MTL 35 to NVr -5. 42-Jason Hurley for 105yards. TOUCHDOWN! MTL 96-Lewis Douglas was injured on the play. He looks like he should be able to return. NVr 24-Mario Cano was injured on the play. He looks like he should be able to return. NVr 13 MTL 7</t>
   </si>
   <si>
     <t>13:14</t>
   </si>
   <si>
     <t>(13:15) Extra point GOOD by 3-Angel Ward. NVr 14 MTL 7</t>
   </si>
   <si>
     <t>(13:15) 3-Angel Ward kicks 74 yards from NVr 35 to MTL -9. Touchback.</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Man</t>
   </si>
   <si>
     <t>1-10-MTL 25 (13:15) 23-Marcus Carwile ran to MTL 43 for 18 yards. Tackle by 49-Willard Kelly.</t>
   </si>
   <si>
     <t>12:29</t>
   </si>
   <si>
-    <t>MTL 43</t>
+    <t>MMR 43</t>
   </si>
   <si>
     <t>1-10-MTL 43 (12:28) 33-Scott Shields ran to MTL 44 for a short gain. Tackle by 94-Kyle Plaisance.</t>
   </si>
   <si>
     <t>11:51</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>2-10-MTL 44 (11:50) 33-Scott Shields ran to NVr 47 for 9 yards. Tackle by 31-Clifford Rose.</t>
   </si>
   <si>
     <t>11:17</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>3-1-NVr 47 (11:16) 23-Marcus Carwile ran to NVr 39 for 8 yards. Tackle by 31-Clifford Rose.</t>
   </si>
@@ -1118,60 +1118,60 @@
   <si>
     <t>5:44</t>
   </si>
   <si>
     <t>3-2-NVr 33 (5:43) 42-Jason Hurley ran to NVr 33 for a short gain. Tackle by 53-Jerome Dam.</t>
   </si>
   <si>
     <t>5:03</t>
   </si>
   <si>
     <t>4-2-NVr 33 (5:02) 1-John Lemke punts 48 yards to MTL 20. 87-Adam Kenney to MTL 21 for 1 yards. Tackle by 31-Clifford Rose.</t>
   </si>
   <si>
     <t>4:54</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>1-10-MTL 21 (4:55) 33-Scott Shields ran to MTL 17 for -4 yards. Tackle by 68-Trevor Proctor.</t>
   </si>
   <si>
     <t>4:14</t>
   </si>
   <si>
-    <t>MTL 17</t>
+    <t>MMR 17</t>
   </si>
   <si>
     <t>2-14-MTL 17 (4:13) 33-Scott Shields ran to MTL 34 for 17 yards. Tackle by 31-Clifford Rose.</t>
   </si>
   <si>
     <t>3:37</t>
   </si>
   <si>
-    <t>MTL 34</t>
+    <t>MMR 34</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>1-10-MTL 34 (3:36) 11-John Corby pass incomplete, intended for 81-Travis Vanwinkle.</t>
   </si>
   <si>
     <t>3:33</t>
   </si>
   <si>
     <t>2-10-MTL 34 (3:34) 23-Marcus Carwile ran to MTL 34 for a short gain. Tackle by 96-Paul Richards.</t>
   </si>
   <si>
     <t>2:54</t>
   </si>
   <si>
     <t>3-10-MTL 34 (2:53) 36-Alfred Parke ran to MTL 46 for 12 yards. Tackle by 31-Clifford Rose.</t>
   </si>
   <si>
     <t>2:19</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
@@ -1295,204 +1295,204 @@
   <si>
     <t>2-7-NVr 28 (14:22) 42-Jason Hurley ran to NVr 31 for 3 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>NVr 31</t>
   </si>
   <si>
     <t>3-4-NVr 31 (13:40) 5-Richard Barbour pass complete to 42-Jason Hurley to NVr 32 for 2 yards. Tackle by 53-Jerome Dam.</t>
   </si>
   <si>
     <t>13:03</t>
   </si>
   <si>
     <t>NVr 32</t>
   </si>
   <si>
     <t>4-3-NVr 32 (13:02) 1-John Lemke punts 49 yards to MTL 19. Fair Catch by 87-Adam Kenney.</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
-    <t>MTL 19</t>
+    <t>MMR 19</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-MTL 19 (12:56) 33-Scott Shields ran to MTL 22 for 4 yards. Tackle by 24-Mario Cano. PENALTY - Facemask (NVr 24-Mario Cano)</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
-    <t>MTL 37</t>
+    <t>MMR 37</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>1-10-MTL 37 (12:54) 23-Marcus Carwile ran to MTL 38 for 1 yards. Tackle by 97-John Adams.</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
-    <t>MTL 38</t>
+    <t>MMR 38</t>
   </si>
   <si>
     <t>2-9-MTL 38 (12:10) 11-John Corby pass complete to 87-Adam Kenney to MTL 40 for 1 yards. Pushed out of bounds by 30-Carlos Bee.</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
-    <t>MTL 40</t>
+    <t>MMR 40</t>
   </si>
   <si>
     <t>3-7-MTL 40 (11:27) 11-John Corby pass INTERCEPTED by 61-Clifford Daniels at MTL 47. 61-Clifford Daniels to MTL 47 for 0 yards. Tackle by 36-Alfred Parke.</t>
   </si>
   <si>
     <t>11:21</t>
   </si>
   <si>
-    <t>MTL 47</t>
+    <t>MMR 47</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-MTL 47 (11:22) 5-Richard Barbour pass incomplete, dropped by 42-Jason Hurley.</t>
   </si>
   <si>
     <t>11:18</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Weak Side Blitz</t>
   </si>
   <si>
     <t>2-10-MTL 47 (11:19) 5-Richard Barbour pass complete to 42-Jason Hurley to MTL 45 for 2 yards. Tackle by 22-Frank Dickson.</t>
   </si>
   <si>
     <t>10:34</t>
   </si>
   <si>
-    <t>MTL 45</t>
+    <t>MMR 45</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>3-8-MTL 45 (10:33) 5-Richard Barbour pass complete to 47-William Alfano to MTL 44 for 1 yards. Tackle by 52-Harry McDaniel.</t>
   </si>
   <si>
     <t>9:54</t>
   </si>
   <si>
     <t>4-7-MTL 44 (9:53) 1-John Lemke punts 36 yards to MTL 8.</t>
   </si>
   <si>
     <t>9:42</t>
   </si>
   <si>
-    <t>MTL 8</t>
+    <t>MMR 8</t>
   </si>
   <si>
     <t>1-10-MTL 8 (9:43) 33-Scott Shields ran to MTL 11 for 3 yards. Tackle by 61-Clifford Daniels.</t>
   </si>
   <si>
     <t>9:09</t>
   </si>
   <si>
-    <t>MTL 11</t>
+    <t>MMR 11</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>2-7-MTL 11 (9:08) 11-John Corby pass complete to 85-Ralph Ferro to MTL 17 for 6 yards. Tackle by 30-Carlos Bee. 30-Carlos Bee got away with a hold on that play.</t>
   </si>
   <si>
     <t>8:31</t>
   </si>
   <si>
     <t>3-1-MTL 17 (8:30) 33-Scott Shields ran to MTL 26 for 9 yards. Tackle by 49-Willard Kelly.</t>
   </si>
   <si>
     <t>7:58</t>
   </si>
   <si>
     <t>1-10-MTL 26 (7:57) 23-Marcus Carwile ran to MTL 27 for 2 yards. Tackle by 93-Mark Lane.</t>
   </si>
   <si>
     <t>7:18</t>
   </si>
   <si>
-    <t>MTL 27</t>
+    <t>MMR 27</t>
   </si>
   <si>
     <t>2-8-MTL 27 (7:17) 33-Scott Shields ran to MTL 29 for 2 yards. Tackle by 96-Paul Richards.</t>
   </si>
   <si>
     <t>3-6-MTL 29 (6:33) 33-Scott Shields ran to MTL 24 for -5 yards. Tackle by 68-Trevor Proctor.</t>
   </si>
   <si>
     <t>6:02</t>
   </si>
   <si>
-    <t>MTL 24</t>
+    <t>MMR 24</t>
   </si>
   <si>
     <t>4-11-MTL 24 (6:01) 3-Mike Taylor punts 44 yards to NVr 31. 80-Wilbur Pate to NVr 39 for 8 yards. Tackle by 91-John Millard.</t>
   </si>
   <si>
     <t>5:51</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-NVr 39 (5:52) 5-Richard Barbour pass Pass knocked down by 25-Robert Leonard. incomplete, intended for 12-Christopher Ballard.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-10-NVr 39 (5:49) 42-Jason Hurley ran to MTL 49 for 12 yards. Tackle by 25-Robert Leonard.</t>
   </si>
   <si>
     <t>5:14</t>
   </si>
   <si>
-    <t>MTL 49</t>
+    <t>MMR 49</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>1-10-MTL 49 (5:13) 5-Richard Barbour pass incomplete, intended for 84-Calvin Taylor.</t>
   </si>
   <si>
     <t>5:10</t>
   </si>
   <si>
     <t>2-10-MTL 49 (5:11) 5-Richard Barbour pass Pass knocked down by 53-Jerome Dam. incomplete, intended for 84-Calvin Taylor.</t>
   </si>
   <si>
     <t>5:08</t>
   </si>
   <si>
     <t>3-10-MTL 49 (5:09) 5-Richard Barbour pass complete to 47-William Alfano to MTL 49 for 1 yards. Tackle by 22-Frank Dickson.</t>
   </si>
   <si>
     <t>4:35</t>
   </si>
   <si>
     <t>4-9-MTL 49 (4:34) 1-John Lemke punts 49 yards to MTL 0.4-9-MTL 49 (4:34) 1-John Lemke punts 49 yards to MTL 0. Touchback.</t>
   </si>
@@ -1544,78 +1544,78 @@
   <si>
     <t>3-10-NVr 45 (2:14) 5-Richard Barbour pass complete to 42-Jason Hurley to NVr 48 for 3 yards. Tackle by 53-Jerome Dam.</t>
   </si>
   <si>
     <t>1:38</t>
   </si>
   <si>
     <t>4-7-NVr 48 (1:37) 1-John Lemke punts 61 yards to MTL -9.4-7-NVr 48 (1:37) 1-John Lemke punts 61 yards to MTL -9. Touchback.</t>
   </si>
   <si>
     <t>1:28</t>
   </si>
   <si>
     <t>1-10-MTL 20 (1:29) 11-John Corby pass incomplete, intended for 89-Alex Krueger. NVr 94-Kyle Plaisance was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:26</t>
   </si>
   <si>
     <t>2-10-MTL 20 (1:27) 23-Marcus Carwile ran to MTL 23 for 3 yards. Tackle by 93-Mark Lane. MTL 33-Scott Shields was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:49</t>
   </si>
   <si>
-    <t>MTL 23</t>
+    <t>MMR 23</t>
   </si>
   <si>
     <t>3-7-MTL 23 (0:48) 11-John Corby sacked at MTL 15 for -8 yards (68-Trevor Proctor). Sack allowed by 76-Stephen Whited. 76-Stephen Whited was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>0:16</t>
   </si>
   <si>
     <t>4-15-MTL 15 (0:15) 3-Mike Taylor punts 48 yards to NVr 37. 80-Wilbur Pate to NVr 38 for 0 yards. Tackle by 45-Richard Moore.</t>
   </si>
   <si>
     <t>0:06</t>
   </si>
   <si>
     <t>1-10-NVr 38 (0:07) 5-Richard Barbour pass complete to 44-Alfred Jones to MTL 47 for 15 yards.</t>
   </si>
   <si>
     <t>End of third quarter.</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-MTL 47 (15:00) 5-Richard Barbour pass complete to 12-Christopher Ballard to MTL 36 for 11 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
-    <t>MTL 36</t>
+    <t>MMR 36</t>
   </si>
   <si>
     <t>1-10-MTL 36 (14:22) 5-Richard Barbour pass Pass knocked down by 52-Harry McDaniel. incomplete, intended for 81-John Tew.</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>2-10-MTL 36 (14:19) 5-Richard Barbour pass incomplete, intended for 84-Calvin Taylor.</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>Nickel Normal Cover 2</t>
   </si>
   <si>
     <t>3-10-MTL 36 (14:16) 5-Richard Barbour pass Pass knocked down by 25-Robert Leonard. incomplete, intended for 11-Robert Rodriguez. MTL 96-Lewis Douglas was injured on the play.</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>4-10-MTL 36 (14:13) 3-Angel Ward 53 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
@@ -1700,51 +1700,51 @@
   <si>
     <t>9:05</t>
   </si>
   <si>
     <t>2-9-NVr 39 (9:04) 5-Richard Barbour pass complete to 84-Calvin Taylor to NVr 41 for 2 yards. Tackle by 22-Frank Dickson.</t>
   </si>
   <si>
     <t>8:24</t>
   </si>
   <si>
     <t>NVr 41</t>
   </si>
   <si>
     <t>3-7-NVr 41 (8:23) 5-Richard Barbour pass Pass knocked down by 52-Harry McDaniel. incomplete, intended for 47-William Alfano.</t>
   </si>
   <si>
     <t>8:18</t>
   </si>
   <si>
     <t>4-7-NVr 41 (8:19) 1-John Lemke punts 41 yards to MTL 18. Fair Catch by 87-Adam Kenney.</t>
   </si>
   <si>
     <t>8:11</t>
   </si>
   <si>
-    <t>MTL 18</t>
+    <t>MMR 18</t>
   </si>
   <si>
     <t>1-10-MTL 18 (8:12) 33-Scott Shields ran to MTL 18 for a short loss. Tackle by 61-Clifford Daniels.</t>
   </si>
   <si>
     <t>7:41</t>
   </si>
   <si>
     <t>2-10-MTL 18 (7:40) 33-Scott Shields ran to MTL 20 for 2 yards. Tackle by 97-John Adams.</t>
   </si>
   <si>
     <t>7:08</t>
   </si>
   <si>
     <t>Singleback 4 Wide Clear Center</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>3-8-MTL 20 (7:07) 11-John Corby pass Pass knocked down by 97-John Adams. incomplete, intended for 88-Wayne Whitson. Pressure by 96-Paul Richards.</t>
   </si>
   <si>
     <t>7:02</t>
   </si>
@@ -1769,75 +1769,75 @@
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>3-7-NVr 35 (6:15) 5-Richard Barbour sacked at NVr 26 for -10 yards (95-Richard Pace). Sack allowed by 76-Alan Leonard. 76-Alan Leonard was caught flat-footed on this play. NVr 76-Alan Leonard was injured on the play.</t>
   </si>
   <si>
     <t>5:37</t>
   </si>
   <si>
     <t>NVr 26</t>
   </si>
   <si>
     <t>4-17-NVr 26 (5:36) 1-John Lemke punts 48 yards to MTL 26. Fair Catch by 87-Adam Kenney.</t>
   </si>
   <si>
     <t>5:28</t>
   </si>
   <si>
     <t>1-10-MTL 26 (5:29) 33-Scott Shields ran to MTL 32 for 6 yards. Tackle by 93-Mark Lane.</t>
   </si>
   <si>
     <t>4:55</t>
   </si>
   <si>
-    <t>MTL 32</t>
+    <t>MMR 32</t>
   </si>
   <si>
     <t>2-4-MTL 32 (4:54) PENALTY - False Start (MTL 76-Stephen Whited)</t>
   </si>
   <si>
     <t>4:53</t>
   </si>
   <si>
     <t>2-9-MTL 27 (4:54) 23-Marcus Carwile ran to MTL 27 for -1 yards. Tackle by 93-Mark Lane.</t>
   </si>
   <si>
     <t>4:10</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>3-10-MTL 27 (4:09) 11-John Corby pass complete to 89-Alex Krueger to MTL 30 for 3 yards. Tackle by 97-John Adams. MTL 76-Stephen Whited was injured on the play.</t>
   </si>
   <si>
     <t>3:32</t>
   </si>
   <si>
-    <t>MTL 30</t>
+    <t>MMR 30</t>
   </si>
   <si>
     <t>4-6-MTL 30 (3:31) 3-Mike Taylor punts 51 yards to NVr 19. 80-Wilbur Pate to NVr 27 for 9 yards. Tackle by 45-Richard Moore.</t>
   </si>
   <si>
     <t>3:20</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle Deep Man</t>
   </si>
   <si>
     <t>1-10-NVr 27 (3:21) 5-Richard Barbour pass complete to 42-Jason Hurley to NVr 33 for 6 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>2:45</t>
   </si>
   <si>
     <t>2-4-NVr 33 (2:44) 5-Richard Barbour pass complete to 47-William Alfano to NVr 40 for 7 yards. Tackle by 91-John Millard.</t>
   </si>
   <si>
     <t>2:11</t>
   </si>
   <si>
     <t>1-10-NVr 40 (2:10) 44-Alfred Jones ran to NVr 43 for 3 yards. Tackle by 56-Charles McNeil.</t>
   </si>
@@ -1859,51 +1859,51 @@
   <si>
     <t>3-5-NVr 45 (1:55) 5-Richard Barbour pass incomplete, dropped by 81-John Tew.</t>
   </si>
   <si>
     <t>1:50</t>
   </si>
   <si>
     <t>4-5-NVr 45 (1:51) 1-John Lemke punts 60 yards to MTL -5.4-5-NVr 45 (1:51) 1-John Lemke punts 60 yards to MTL -5. Touchback.</t>
   </si>
   <si>
     <t>1:42</t>
   </si>
   <si>
     <t>1-10-MTL 20 (1:43) 11-John Corby pass complete to 81-Travis Vanwinkle to MTL 40 for 20 yards. Tackle by 49-Willard Kelly.</t>
   </si>
   <si>
     <t>1:39</t>
   </si>
   <si>
     <t>1:36</t>
   </si>
   <si>
     <t>1-10-MTL 40 (1:37) 11-John Corby pass complete to 89-Alex Krueger to MTL 42 for 2 yards. Tackle by 97-John Adams. Nice job by 89-Alex Krueger on that route to lose his coverage.</t>
   </si>
   <si>
-    <t>MTL 42</t>
+    <t>MMR 42</t>
   </si>
   <si>
     <t>2-8-MTL 42 (1:31) 11-John Corby pass incomplete, intended for 81-Travis Vanwinkle.</t>
   </si>
   <si>
     <t>3-8-MTL 42 (1:29) 11-John Corby pass complete to 33-Scott Shields to MTL 44 for 2 yards. Tackle by 24-Mario Cano.</t>
   </si>
   <si>
     <t>0:56</t>
   </si>
   <si>
     <t>4-7-MTL 44 (0:55) 3-Mike Taylor punts 46 yards to NVr 10. Fair Catch by 80-Wilbur Pate.</t>
   </si>
   <si>
     <t>0:47</t>
   </si>
   <si>
     <t>1-10-NVr 10 (0:48) 5-Richard Barbour pass complete to 12-Christopher Ballard to NVr 12 for 2 yards. Tackle by 34-Pierre Carter. Great move by 12-Christopher Ballard to get free of his coverage.</t>
   </si>
   <si>
     <t>0:45</t>
   </si>
   <si>
     <t>0:42</t>
   </si>