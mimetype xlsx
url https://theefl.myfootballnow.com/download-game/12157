--- v6 (2026-08-14)
+++ v7 (2026-10-13)
@@ -371,51 +371,51 @@
   <si>
     <t>#7 Bryan Seefeldt - RB</t>
   </si>
   <si>
     <t>#19 Kenneth Barbosa - WR</t>
   </si>
   <si>
     <t>#84 James Weldon - TE</t>
   </si>
   <si>
     <t>#77 Alvin Connelly - LT</t>
   </si>
   <si>
     <t>#68 Raymond Prince - LG</t>
   </si>
   <si>
     <t>#71 Kenneth Christensen - LG</t>
   </si>
   <si>
     <t>#39 Harold Dempsey - FB</t>
   </si>
   <si>
     <t>#74 Arthur Root - RT</t>
   </si>
   <si>
-    <t>#90 Daniel Snow - LDE</t>
+    <t>#90 Daniel Snow - RDE</t>
   </si>
   <si>
     <t>#78 Michael Godines - DT</t>
   </si>
   <si>
     <t>#99 Arnold Moncada - DT</t>
   </si>
   <si>
     <t>#51 John Peters - LDE</t>
   </si>
   <si>
     <t>#22 Mickey Stanley - CB</t>
   </si>
   <si>
     <t>#54 Slimer Onionhead Jr. - MLB</t>
   </si>
   <si>
     <t>#54 Willie Flores - WLB</t>
   </si>
   <si>
     <t>#24 Levi Deskaheh - CB</t>
   </si>
   <si>
     <t>#41 Nicholas Considine - CB</t>
   </si>