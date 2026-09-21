--- v3 (2026-06-27)
+++ v4 (2026-09-21)
@@ -338,51 +338,51 @@
   <si>
     <t>#22 Timothy Jo - CB</t>
   </si>
   <si>
     <t>#96 Harold Lord - SLB</t>
   </si>
   <si>
     <t>#10 Edwin McKenzie - K</t>
   </si>
   <si>
     <t>BAD</t>
   </si>
   <si>
     <t>BAD 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>46 Heavy SS MLB Blitz</t>
   </si>
   <si>
     <t>1-10-BAD 25 (15:00) 27-Donnie Martinez ran to BAD 36 for 11 yards. 27-Donnie Martinez FUMBLES (36-Hung Andrews) recovered by BAD-11-Jonathan Breese to BAD 40 for 1 yards. Tackle by 36-Hung Andrews.</t>
   </si>
   <si>
-    <t>#7 Hendrick Tejonihokarawa - QB</t>
+    <t>#14 Hendrick Tejonihokarawa - QB</t>
   </si>
   <si>
     <t>#43 James Mitchell - RB</t>
   </si>
   <si>
     <t>#46 James Hurtt - TE</t>
   </si>
   <si>
     <t>#11 Jonathan Breese - WR</t>
   </si>
   <si>
     <t>#16 Charles Kelley - WR</t>
   </si>
   <si>
     <t>#64 Robert Crowe - RG</t>
   </si>
   <si>
     <t>#79 Adrian Willis - LT</t>
   </si>
   <si>
     <t>#46 Michael Martinez - C</t>
   </si>
   <si>
     <t>#62 Hubert Jones - RG</t>
   </si>
@@ -2238,86 +2238,86 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF165"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="245.226" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>