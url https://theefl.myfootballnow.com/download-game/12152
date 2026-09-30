--- v6 (2026-07-01)
+++ v7 (2026-09-30)
@@ -563,51 +563,51 @@
   <si>
     <t>#84 Patrick Finley - TE</t>
   </si>
   <si>
     <t>#89 Dana Smeltzer - WR</t>
   </si>
   <si>
     <t>#83 Fernando Johnson - WR</t>
   </si>
   <si>
     <t>#68 Ronald Brown - LG</t>
   </si>
   <si>
     <t>#55 Maurice Garcia - LG</t>
   </si>
   <si>
     <t>#69 Mark Arnold - C</t>
   </si>
   <si>
     <t>#53 Michael Griffin - RG</t>
   </si>
   <si>
     <t>#68 Darell Bush - LG</t>
   </si>
   <si>
-    <t>#79 Ralph Johnson - LDE</t>
+    <t>#79 Ralph Johnson - DT</t>
   </si>
   <si>
     <t>#66 Robert Tice - LDE</t>
   </si>
   <si>
     <t>#92 Ralph Onorato - SLB</t>
   </si>
   <si>
     <t>#99 Tony Benson - FS</t>
   </si>
   <si>
     <t>10:50</t>
   </si>
   <si>
     <t>SFB 39</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Blitz</t>
   </si>
   <si>
     <t>2-1-SFB 39 (10:49) 20-Damien Gaines ran to SFB 47 for 8 yards. Tackle by 33-Orlando Smith.</t>
   </si>
@@ -2372,51 +2372,51 @@
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="83" max="83" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="83" max="83" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>