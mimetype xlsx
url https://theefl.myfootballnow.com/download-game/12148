--- v6 (2026-08-17)
+++ v7 (2026-10-16)
@@ -842,51 +842,51 @@
   <si>
     <t>4-2-ATC 33 (1:59) 15-Patrick Martinez punts 55 yards to WEL 13. 12-James Donovan to WEL 22 for 10 yards. Tackle by 58-Jack White. 96-Courtney Corbin was completely beat on that play.</t>
   </si>
   <si>
     <t>#15 Patrick Martinez - P</t>
   </si>
   <si>
     <t>1:49</t>
   </si>
   <si>
     <t>TRT 22</t>
   </si>
   <si>
     <t>I Formation Normal Cross In</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-WEL 22 (1:50) 8-David Stringfellow pass complete to 22-Edward Carter to WEL 27 for 5 yards. Tackle by 26-Ernest Beasley. Nice job by 22-Edward Carter on that route to lose his coverage. Pressure by 95-Francis Falcone.</t>
   </si>
   <si>
     <t>#95 John Hayes - DT</t>
   </si>
   <si>
-    <t>#40 Frank Longfellow - SS</t>
+    <t>#33 Frank Longfellow - SS</t>
   </si>
   <si>
     <t>1:15</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>2-5-WEL 27 (1:14) 8-David Stringfellow pass complete to 16-Gary Brown to WEL 40 for 13 yards. Tackle by 47-Frank Sherrod.</t>
   </si>
   <si>
     <t>0:40</t>
   </si>
   <si>
     <t>TRT 40</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>1-10-WEL 40 (0:39) 8-David Stringfellow pass complete to 34-Wade Brown to WEL 38 for -2 yards. Tackle by 23-Robert Gonzalez.</t>
   </si>