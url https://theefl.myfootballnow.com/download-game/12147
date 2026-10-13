--- v5 (2026-08-14)
+++ v6 (2026-10-13)
@@ -323,54 +323,54 @@
   <si>
     <t>#98 Jerome Dam - SLB</t>
   </si>
   <si>
     <t>#45 Richard Moore - FS</t>
   </si>
   <si>
     <t>#99 Lewis Douglas - DT</t>
   </si>
   <si>
     <t>#25 Robert Leonard - SS</t>
   </si>
   <si>
     <t>#56 Charles McNeil - MLB</t>
   </si>
   <si>
     <t>#97 David Bowser - DT</t>
   </si>
   <si>
     <t>#56 Steven Nicely - SLB</t>
   </si>
   <si>
     <t>#15 Charles Oakes - K</t>
   </si>
   <si>
-    <t>MTL</t>
-[...2 lines deleted...]
-    <t>MTL 25</t>
+    <t>MMR</t>
+  </si>
+  <si>
+    <t>MMR 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 25 (15:00) 33-Scott Shields ran to MTL 25 for a short loss. Tackle by 89-William Packard.</t>
   </si>
   <si>
     <t>#10 John Corby - QB</t>
   </si>
   <si>
     <t>#33 Scott Shields - RB</t>
   </si>
   <si>
     <t>#36 Alfred Parke - FB</t>
   </si>
   <si>
     <t>#12 Alex Krueger - WR</t>
   </si>
   <si>
     <t>#87 Adam Kenney - WR</t>
   </si>
@@ -419,120 +419,120 @@
   <si>
     <t>#41 Jerry Sartor - SS</t>
   </si>
   <si>
     <t>#34 Roger Honaker - FS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>2-10-MTL 25 (14:19) 33-Scott Shields ran to MTL 33 for 8 yards. Tackle by 30-Roger Honaker.</t>
   </si>
   <si>
     <t>#33 Jason Drummond - CB</t>
   </si>
   <si>
     <t>13:46</t>
   </si>
   <si>
-    <t>MTL 33</t>
+    <t>MMR 33</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel Normal Double LB Blitz</t>
   </si>
   <si>
     <t>3-2-MTL 33 (13:45) 33-Scott Shields ran to MTL 37 for 5 yards. Tackle by 30-Roger Honaker. ROC 8-James Habersham Jr. was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#89 Travis Vanwinkle - TE</t>
   </si>
   <si>
     <t>#28 Charles Canchola - CB</t>
   </si>
   <si>
     <t>13:03</t>
   </si>
   <si>
-    <t>MTL 37</t>
+    <t>MMR 37</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-MTL 37 (13:02) 11-John Corby pass incomplete, intended for 87-Adam Kenney.</t>
   </si>
   <si>
     <t>#59 Dewey Cox - MLB</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>Dime Normal FS Blitz</t>
   </si>
   <si>
     <t>2-10-MTL 37 (13:00) 11-John Corby pass Pass knocked down by 28-Charles Canchola. incomplete, intended for 81-Travis Vanwinkle.</t>
   </si>
   <si>
     <t>#33 Joshua Stone - CB</t>
   </si>
   <si>
     <t>#29 Atrak Nekatu - FS</t>
   </si>
   <si>
     <t>12:56</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>Quarter Normal CB3 CB4 Blitz</t>
   </si>
   <si>
     <t>3-10-MTL 37 (12:57) 11-John Corby pass INTERCEPTED by 41-Jerry Sartor at MTL 45. 41-Jerry Sartor to MTL 43 for 2 yards. Tackle by 87-Adam Kenney.</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
-    <t>MTL 43</t>
+    <t>MMR 43</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 43 (12:53) 9-Justin Hulbert sacked at ROC 48 for -8 yards (95-Richard Pace). Sack allowed by 67-Stephen Mixon. 67-Stephen Mixon was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>#9 Justin Hulbert - QB</t>
   </si>
   <si>
     <t>#32 Michael Walters - RB</t>
   </si>
   <si>
     <t>#33 Timothy Hill - RB</t>
   </si>
   <si>
     <t>#40 Willie Peters - FB</t>
   </si>
   <si>
     <t>#1 Thomas Shaw - WR</t>
   </si>
@@ -614,108 +614,108 @@
   <si>
     <t>#75 Bryan Kimball - LT</t>
   </si>
   <si>
     <t>#40 George Jones - CB</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-18-ROC 48 (12:12) 13-Marcus Testa punts 55 yards to MTL -3.4-18-ROC 48 (12:12) 13-Marcus Testa punts 55 yards to MTL -3. Touchback.</t>
   </si>
   <si>
     <t>#1 Marcus Testa - P</t>
   </si>
   <si>
     <t>12:03</t>
   </si>
   <si>
-    <t>MTL 20</t>
+    <t>MMR 20</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-MTL 20 (12:04) 33-Scott Shields ran to MTL 23 for 3 yards. Tackle by 52-Chester Frazee.</t>
   </si>
   <si>
     <t>#23 Marcus Carwile - RB</t>
   </si>
   <si>
     <t>#20 Terry Velazquez - RB</t>
   </si>
   <si>
     <t>#77 Robert Davis - RDE</t>
   </si>
   <si>
     <t>#93 Raymond Matthews - WLB</t>
   </si>
   <si>
     <t>11:24</t>
   </si>
   <si>
-    <t>MTL 23</t>
+    <t>MMR 23</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>2-7-MTL 23 (11:23) 33-Scott Shields ran to MTL 24 for 1 yards. Tackle by 50-Dewey Cox.</t>
   </si>
   <si>
     <t>10:41</t>
   </si>
   <si>
-    <t>MTL 24</t>
+    <t>MMR 24</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>Nickel Blitz Stunt Blitz</t>
   </si>
   <si>
     <t>3-6-MTL 24 (10:40) 33-Scott Shields ran to MTL 28 for 4 yards. Tackle by 89-William Packard.</t>
   </si>
   <si>
     <t>10:06</t>
   </si>
   <si>
-    <t>MTL 28</t>
+    <t>MMR 28</t>
   </si>
   <si>
     <t>4-2-MTL 28 (10:05) 3-Mike Taylor punts 45 yards to ROC 27. 40-Timothy Hill to ROC 28 for 1 yards. Tackle by 92-Richard Locke.</t>
   </si>
   <si>
     <t>#3 Mike Taylor - P</t>
   </si>
   <si>
     <t>#61 Thomas Ramon - LG</t>
   </si>
   <si>
     <t>#22 James Barry - SS</t>
   </si>
   <si>
     <t>#76 Stephen Whited - RT</t>
   </si>
   <si>
     <t>9:56</t>
   </si>
   <si>
     <t>ROC 28</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
@@ -728,213 +728,213 @@
   <si>
     <t>9:53</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-ROC 28 (9:54) 9-Justin Hulbert pass complete to 1-Thomas Shaw to ROC 29 for 1 yards. Tackle by 25-Robert Leonard. 1-Thomas Shaw breaks down the CB. Pressure by 90-Paul Campbell.</t>
   </si>
   <si>
     <t>9:22</t>
   </si>
   <si>
     <t>ROC 29</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>3-9-ROC 29 (9:21) 9-Justin Hulbert pass complete to 33-Michael Walters to MTL 8 for 63 yards. Pushed out of bounds by 25-Robert Leonard. ROC 70-Max Schneider was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:29</t>
   </si>
   <si>
-    <t>MTL 8</t>
+    <t>MMR 8</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-8-MTL 8 (8:28) 9-Justin Hulbert pass complete to 7-Herbert Creech to MTL 4 for 4 yards. Tackle by 34-Pierre Carter. ROC 65-Edward Han was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#84 Herbert Creech - TE</t>
   </si>
   <si>
     <t>#86 Eric Hutchinson - TE</t>
   </si>
   <si>
     <t>#48 Scooter Springs - TE</t>
   </si>
   <si>
     <t>#1 Steven Howell - WR</t>
   </si>
   <si>
     <t>#61 Raymond Decarlo - LG</t>
   </si>
   <si>
     <t>7:48</t>
   </si>
   <si>
-    <t>MTL 4</t>
+    <t>MMR 4</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>2-4-MTL 4 (7:47) 25-Jeffery Lewis ran to MTL 3 for 2 yards. Tackle by 40-George Jones.</t>
   </si>
   <si>
     <t>#35 Jeffery Lewis - RB</t>
   </si>
   <si>
     <t>#97 Daniel Whitney - MLB</t>
   </si>
   <si>
     <t>7:03</t>
   </si>
   <si>
-    <t>MTL 3</t>
+    <t>MMR 3</t>
   </si>
   <si>
     <t>Strong I Big HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-3-MTL 3 (7:02) 25-Jeffery Lewis ran to MTL 2 for 1 yards. Tackle by 52-Harry McDaniel.</t>
   </si>
   <si>
     <t>6:30</t>
   </si>
   <si>
-    <t>MTL 2</t>
+    <t>MMR 2</t>
   </si>
   <si>
     <t>Strong I Big Backfield Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>4-2-MTL 2 (6:29) 9-Justin Hulbert pass incomplete, intended for 88-Willie Peters. Turnover on downs.</t>
   </si>
   <si>
     <t>6:25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>1-10-MTL 2 (6:26) 33-Scott Shields ran to MTL 0 for -2 yards. Tackle by 89-William Packard.</t>
   </si>
   <si>
     <t>#52 David Segura - DT</t>
   </si>
   <si>
     <t>5:48</t>
   </si>
   <si>
-    <t>MTL 0</t>
+    <t>MMR 0</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-12-MTL 0 (5:47) 33-Scott Shields ran to MTL 6 for 6 yards. Tackle by 59-Raymond Matthews.</t>
   </si>
   <si>
     <t>5:02</t>
   </si>
   <si>
-    <t>MTL 6</t>
+    <t>MMR 6</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>3-6-MTL 6 (5:01) 11-John Corby pass complete to 85-Ralph Ferro to MTL 10 for 4 yards. Tackle by 44-Michael Emerson. 44-Michael Emerson got away with a hold on that play. MTL 72-Jim Bynum was injured on the play. He looks like he should be able to return. PENALTY - Facemask (ROC 44-Michael Emerson)</t>
   </si>
   <si>
     <t>#32 David Leonard - RB</t>
   </si>
   <si>
     <t>4:56</t>
   </si>
   <si>
     <t>1-10-MTL 25 (4:57) 33-Scott Shields ran to MTL 42 for 17 yards. Tackle by 20-Hopper Binz.</t>
   </si>
   <si>
     <t>#60 Nicholas Moore - LG</t>
   </si>
   <si>
     <t>4:16</t>
   </si>
   <si>
-    <t>MTL 42</t>
+    <t>MMR 42</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>1-10-MTL 42 (4:15) 32-David Leonard ran to MTL 39 for -3 yards. Tackle by 55-Robbie Farley.</t>
   </si>
   <si>
     <t>3:42</t>
   </si>
   <si>
-    <t>MTL 39</t>
+    <t>MMR 39</t>
   </si>
   <si>
     <t>Singleback 4 Wide Clear Center</t>
   </si>
   <si>
     <t>Dime Normal 4 Deep Zone under</t>
   </si>
   <si>
     <t>2-13-MTL 39 (3:41) 11-John Corby pass complete to 32-David Leonard to ROC 49 for 12 yards. Tackle by 39-Atrak Nekatu.</t>
   </si>
   <si>
     <t>3:05</t>
   </si>
   <si>
     <t>ROC 49</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>3-1-ROC 49 (3:04) 33-Scott Shields ran to MTL 46 for -5 yards. Tackle by 89-William Packard.</t>
   </si>
   <si>
     <t>2:29</t>
   </si>
   <si>
-    <t>MTL 46</t>
+    <t>MMR 46</t>
   </si>
   <si>
     <t>4-6-MTL 46 (2:28) 3-Mike Taylor punts 53 yards to ROC 1.</t>
   </si>
   <si>
     <t>2:17</t>
   </si>
   <si>
     <t>ROC 1</t>
   </si>
   <si>
     <t>Singleback Empty 4 TE Drag WR Mix</t>
   </si>
   <si>
     <t>Dime Flat Overload Blitz</t>
   </si>
   <si>
     <t>1-10-ROC 1 (2:18) 9-Justin Hulbert pass complete to 1-Thomas Shaw to ROC 2 for 1 yards. Tackle by 25-Robert Leonard.</t>
   </si>
   <si>
     <t>1:42</t>
   </si>
   <si>
     <t>ROC 2</t>
   </si>
@@ -998,138 +998,138 @@
   <si>
     <t>ROC 42</t>
   </si>
   <si>
     <t>1-10-ROC 42 (14:20) 9-Justin Hulbert pass incomplete, dropped by 80-Mason Jahr. Pressure by 98-Arthur Brown.</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>2-10-ROC 42 (14:16) 9-Justin Hulbert pass Pass knocked down by 40-George Jones. incomplete, intended for 1-Thomas Shaw.</t>
   </si>
   <si>
     <t>14:11</t>
   </si>
   <si>
     <t>3-10-ROC 42 (14:12) 9-Justin Hulbert pass complete to 7-Herbert Creech to MTL 40 for 18 yards.</t>
   </si>
   <si>
     <t>#93 Lee Clark - WLB</t>
   </si>
   <si>
     <t>13:29</t>
   </si>
   <si>
-    <t>MTL 40</t>
+    <t>MMR 40</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>1-10-MTL 40 (13:28) 9-Justin Hulbert pass complete to 81-Eric Hutchinson to MTL 35 for 5 yards. Tackle by 52-Harry McDaniel.</t>
   </si>
   <si>
     <t>12:54</t>
   </si>
   <si>
-    <t>MTL 35</t>
+    <t>MMR 35</t>
   </si>
   <si>
     <t>2-5-MTL 35 (12:53) 9-Justin Hulbert pass complete to 88-Willie Peters to MTL 23 for 12 yards. Tackle by 53-Jerome Dam.</t>
   </si>
   <si>
     <t>12:13</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-MTL 23 (12:12) 9-Justin Hulbert pass Pass knocked down by 40-George Jones. incomplete, intended for 22-Scooter Springs. 25-Robert Leonard got away with a hold on that play.</t>
   </si>
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>2-10-MTL 23 (12:09) 9-Justin Hulbert pass complete to 7-Herbert Creech for 23 yards. TOUCHDOWN! Nice job by 7-Herbert Creech on that route to lose his coverage. MTL 0 ROC 6</t>
   </si>
   <si>
-    <t>MTL 15</t>
+    <t>MMR 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:04) Extra point GOOD by 15-Charles Oakes. MTL 0 ROC 7</t>
   </si>
   <si>
     <t>(12:04) 15-Charles Oakes kicks 74 yards from ROC 35 to MTL -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-MTL 25 (12:04) 11-John Corby pass complete to 36-Alfred Parke to MTL 26 for 1 yards. Tackle by 20-Hopper Binz.</t>
   </si>
   <si>
     <t>11:21</t>
   </si>
   <si>
-    <t>MTL 26</t>
+    <t>MMR 26</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>2-9-MTL 26 (11:20) 32-David Leonard ran to MTL 21 for -5 yards. Tackle by 24-Jason Drummond.</t>
   </si>
   <si>
     <t>10:40</t>
   </si>
   <si>
-    <t>MTL 21</t>
+    <t>MMR 21</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>3-14-MTL 21 (10:39) 32-David Leonard ran to MTL 30 for 9 yards. Tackle by 24-Jason Drummond.</t>
   </si>
   <si>
     <t>9:59</t>
   </si>
   <si>
-    <t>MTL 30</t>
+    <t>MMR 30</t>
   </si>
   <si>
     <t>4-5-MTL 30 (9:58) 3-Mike Taylor punts 44 yards to ROC 26. Fair Catch by 40-Timothy Hill.</t>
   </si>
   <si>
     <t>9:51</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-ROC 26 (9:52) 9-Justin Hulbert pass incomplete, dropped by 80-Mason Jahr.</t>
   </si>
   <si>
     <t>9:47</t>
   </si>
   <si>
     <t>2-10-ROC 26 (9:48) 9-Justin Hulbert pass complete to 1-Thomas Shaw to ROC 32 for 6 yards. Tackle by 25-Robert Leonard.</t>
   </si>
   <si>
     <t>9:04</t>
   </si>
   <si>
     <t>ROC 32</t>
   </si>
@@ -1151,96 +1151,96 @@
   <si>
     <t>1-10-ROC 42 (8:22) 9-Justin Hulbert pass complete to 80-Mason Jahr to ROC 47 for 5 yards. Tackle by 25-Robert Leonard.</t>
   </si>
   <si>
     <t>7:38</t>
   </si>
   <si>
     <t>ROC 47</t>
   </si>
   <si>
     <t>2-5-ROC 47 (7:37) 33-Michael Walters ran to MTL 39 for 14 yards. Tackle by 25-Robert Leonard.</t>
   </si>
   <si>
     <t>6:58</t>
   </si>
   <si>
     <t>Strong I Big HB Toss Weak</t>
   </si>
   <si>
     <t>1-10-MTL 39 (6:57) 25-Jeffery Lewis ran to MTL 29 for 9 yards. Tackle by 90-Paul Campbell.</t>
   </si>
   <si>
     <t>6:23</t>
   </si>
   <si>
-    <t>MTL 29</t>
+    <t>MMR 29</t>
   </si>
   <si>
     <t>Shotgun 4 Wide All Curls</t>
   </si>
   <si>
     <t>2-1-MTL 29 (6:22) 9-Justin Hulbert pass complete to 1-Thomas Shaw to MTL 28 for 1 yards. Tackle by 95-Richard Pace.</t>
   </si>
   <si>
     <t>5:39</t>
   </si>
   <si>
     <t>1-10-MTL 28 (5:38) 9-Justin Hulbert pass complete to 40-Timothy Hill to MTL 16 for 12 yards. Tackle by 34-Pierre Carter.</t>
   </si>
   <si>
     <t>5:01</t>
   </si>
   <si>
-    <t>MTL 16</t>
+    <t>MMR 16</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Quarter Normal CB5 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 16 (5:00) 9-Justin Hulbert pass complete to 22-Scooter Springs to MTL 14 for 2 yards. Tackle by 40-George Jones.</t>
   </si>
   <si>
     <t>4:25</t>
   </si>
   <si>
-    <t>MTL 14</t>
+    <t>MMR 14</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>2-8-MTL 14 (4:24) 9-Justin Hulbert sacked at MTL 22 for -8 yards (90-Paul Campbell). Sack allowed by 98-Charles Tobias.</t>
   </si>
   <si>
     <t>3:48</t>
   </si>
   <si>
-    <t>MTL 22</t>
+    <t>MMR 22</t>
   </si>
   <si>
     <t>3-16-MTL 22 (3:47) 9-Justin Hulbert pass incomplete, intended for 1-Thomas Shaw.</t>
   </si>
   <si>
     <t>3:43</t>
   </si>
   <si>
     <t>4-16-MTL 22 (3:44) 15-Charles Oakes 39 yard field goal is GOOD. MTL 0 ROC 10</t>
   </si>
   <si>
     <t>3:39</t>
   </si>
   <si>
     <t>(3:40) 15-Charles Oakes kicks 69 yards from ROC 35 to MTL -4. 85-Ralph Ferro to MTL 23 for 28 yards. Tackle by 20-Hopper Binz.</t>
   </si>
   <si>
     <t>3:35</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>1-10-MTL 23 (3:36) 11-John Corby pass complete to 36-Alfred Parke to MTL 28 for 4 yards. Tackle by 52-Chester Frazee. MTL 72-Jim Bynum was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -1277,51 +1277,51 @@
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>1-10-ROC 35 (1:51) 9-Justin Hulbert pass complete to 88-Willie Peters to MTL 43 for 22 yards. Tackle by 40-George Jones.</t>
   </si>
   <si>
     <t>1:46</t>
   </si>
   <si>
     <t>Timeout ROC</t>
   </si>
   <si>
     <t>1:43</t>
   </si>
   <si>
     <t>1-10-MTL 43 (1:44) 9-Justin Hulbert pass complete to 1-Thomas Shaw to MTL 35 for 8 yards. 1-Thomas Shaw FUMBLES (46-Walter Barlow) recovered by ROC-1-Thomas Shaw at MTL 31. Tackle by 53-Jerome Dam.</t>
   </si>
   <si>
     <t>1:39</t>
   </si>
   <si>
     <t>1:35</t>
   </si>
   <si>
-    <t>MTL 31</t>
+    <t>MMR 31</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>1-10-MTL 31 (1:36) 9-Justin Hulbert pass complete to 88-Willie Peters to MTL 15 for 16 yards. Tackle by 92-Richard Locke. 81-Eric Hutchinson missed that block completely.</t>
   </si>
   <si>
     <t>1:09</t>
   </si>
   <si>
     <t>1-10-MTL 15 (1:08) 9-Justin Hulbert pass Pass knocked down by 56-Charles McNeil. incomplete, intended for 81-Eric Hutchinson.</t>
   </si>
   <si>
     <t>1:05</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>2-10-MTL 15 (1:06) 9-Justin Hulbert pass complete to 33-Michael Walters to MTL 0 for 15 yards. Tackle by 34-Pierre Carter.</t>
   </si>
   <si>
     <t>0:42</t>
   </si>
@@ -1421,306 +1421,306 @@
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>2-11-ROC 45 (10:52) 9-Justin Hulbert pass complete to 33-Michael Walters to ROC 45 for 1 yards. Tackle by 34-Pierre Carter.</t>
   </si>
   <si>
     <t>10:13</t>
   </si>
   <si>
     <t>Nickel 3-3-5 3 Deep MLB Blitz</t>
   </si>
   <si>
     <t>3-11-ROC 45 (10:12) 9-Justin Hulbert pass complete to 25-Jeffery Lewis to ROC 47 for 2 yards. Tackle by 53-Jerome Dam.</t>
   </si>
   <si>
     <t>9:28</t>
   </si>
   <si>
     <t>4-9-ROC 47 (9:27) 13-Marcus Testa punts 57 yards to MTL -4. PENALTY - Offsides (MTL 98-Arthur Brown)</t>
   </si>
   <si>
     <t>9:19</t>
   </si>
   <si>
-    <t>MTL 48</t>
+    <t>MMR 48</t>
   </si>
   <si>
     <t>4-4-MTL 48 (9:20) 13-Marcus Testa punts 37 yards to MTL 11. 87-Adam Kenney to MTL 16 for 5 yards. Tackle by 70-Max Schneider.</t>
   </si>
   <si>
     <t>9:11</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-MTL 16 (9:12) 11-John Corby pass incomplete, dropped by 36-Alfred Parke.</t>
   </si>
   <si>
     <t>9:10</t>
   </si>
   <si>
     <t>2-10-MTL 16 (9:11) 33-Scott Shields ran to MTL 16 for a short loss. Tackle by 87-Hill Billerie.</t>
   </si>
   <si>
     <t>8:36</t>
   </si>
   <si>
     <t>Dime Flat CB3 CB4 Blitz</t>
   </si>
   <si>
     <t>3-10-MTL 16 (8:35) 33-Scott Shields ran to MTL 17 for 2 yards. Tackle by 3-Joshua Stone. 85-Ralph Ferro was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>7:52</t>
   </si>
   <si>
-    <t>MTL 17</t>
+    <t>MMR 17</t>
   </si>
   <si>
     <t>4-8-MTL 17 (7:51) 3-Mike Taylor punts 50 yards to ROC 33. 40-Timothy Hill to ROC 41 for 9 yards. Tackle by 45-Richard Moore.</t>
   </si>
   <si>
     <t>7:41</t>
   </si>
   <si>
     <t>ROC 41</t>
   </si>
   <si>
     <t>1-10-ROC 41 (7:42) 9-Justin Hulbert pass Pass knocked down by 40-George Jones. incomplete, intended for 80-Mason Jahr.</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>2-10-ROC 41 (7:39) 9-Justin Hulbert pass complete to 88-Willie Peters to MTL 43 for 16 yards. Tackle by 46-Walter Barlow.</t>
   </si>
   <si>
     <t>7:04</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Corner Post</t>
   </si>
   <si>
     <t>1-10-MTL 43 (7:03) 9-Justin Hulbert pass incomplete, intended for 88-Willie Peters.</t>
   </si>
   <si>
     <t>7:00</t>
   </si>
   <si>
     <t>2-10-MTL 43 (7:01) 9-Justin Hulbert pass complete to 33-Michael Walters to MTL 35 for 8 yards.</t>
   </si>
   <si>
     <t>3-2-MTL 35 (6:24) 7-Herbert Creech ran to MTL 25 for 10 yards. Tackle by 46-Walter Barlow. ROC 11-Steven Howell was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:46</t>
   </si>
   <si>
     <t>1-10-MTL 25 (5:45) 9-Justin Hulbert pass complete to 7-Herbert Creech to MTL 7 for 18 yards. 7-Herbert Creech breaks down the CB.</t>
   </si>
   <si>
     <t>5:09</t>
   </si>
   <si>
-    <t>MTL 7</t>
+    <t>MMR 7</t>
   </si>
   <si>
     <t>1-7-MTL 7 (5:08) 9-Justin Hulbert pass Pass knocked down by 52-Harry McDaniel. incomplete, intended for 1-Thomas Shaw.</t>
   </si>
   <si>
     <t>5:03</t>
   </si>
   <si>
     <t>2-7-MTL 7 (5:04) 33-Michael Walters ran for 7 yards. TOUCHDOWN! MTL 0 ROC 23</t>
   </si>
   <si>
     <t>(5:02) Extra point GOOD by 15-Charles Oakes. MTL 0 ROC 24</t>
   </si>
   <si>
     <t>(5:02) 15-Charles Oakes kicks 72 yards from ROC 35 to MTL -7. 85-Ralph Ferro to MTL 23 for 30 yards. Tackle by 8-James Habersham Jr..</t>
   </si>
   <si>
     <t>1-10-MTL 23 (4:57) 32-David Leonard ran to MTL 28 for 5 yards. Tackle by 28-Charles Canchola.</t>
   </si>
   <si>
     <t>4:22</t>
   </si>
   <si>
     <t>2-5-MTL 28 (4:21) 33-Scott Shields ran to MTL 27 for -1 yards. Tackle by 55-Robbie Farley.</t>
   </si>
   <si>
     <t>3:44</t>
   </si>
   <si>
-    <t>MTL 27</t>
+    <t>MMR 27</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>3-6-MTL 27 (3:43) 33-Scott Shields ran to MTL 28 for 1 yards. Tackle by 55-Robbie Farley. 36-Alfred Parke completely missed his blocking assignment. 36-Alfred Parke was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>3:07</t>
   </si>
   <si>
     <t>4-5-MTL 28 (3:06) 3-Mike Taylor punts 50 yards to ROC 22. 40-Timothy Hill to ROC 28 for 6 yards. Tackle by 92-Richard Locke.</t>
   </si>
   <si>
     <t>2:56</t>
   </si>
   <si>
     <t>1-10-ROC 28 (2:57) 9-Justin Hulbert pass complete to 88-Willie Peters to ROC 47 for 19 yards. Tackle by 46-Walter Barlow.</t>
   </si>
   <si>
     <t>2:20</t>
   </si>
   <si>
     <t>1-10-ROC 47 (2:19) 33-Michael Walters ran to MTL 40 for 12 yards. Tackle by 46-Walter Barlow.</t>
   </si>
   <si>
     <t>1:38</t>
   </si>
   <si>
     <t>Nickel Normal Cover 2</t>
   </si>
   <si>
     <t>1-10-MTL 40 (1:37) 9-Justin Hulbert pass incomplete, dropped by 88-Willie Peters.</t>
   </si>
   <si>
     <t>1:32</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>2-10-MTL 40 (1:33) 9-Justin Hulbert sacked at MTL 47 for -7 yards (95-Richard Pace). Sack allowed by 67-Stephen Mixon. 67-Stephen Mixon completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>0:58</t>
   </si>
   <si>
-    <t>MTL 47</t>
+    <t>MMR 47</t>
   </si>
   <si>
     <t>3-17-MTL 47 (0:57) 9-Justin Hulbert pass incomplete, dropped by 80-Mason Jahr.</t>
   </si>
   <si>
     <t>0:52</t>
   </si>
   <si>
     <t>4-17-MTL 47 (0:53) 13-Marcus Testa punts 40 yards to MTL 7.</t>
   </si>
   <si>
     <t>0:44</t>
   </si>
   <si>
     <t>1-10-MTL 7 (0:45) 11-John Corby pass complete to 36-Alfred Parke to MTL 18 for 10 yards. Tackle by 30-Roger Honaker.</t>
   </si>
   <si>
     <t>0:07</t>
   </si>
   <si>
-    <t>MTL 18</t>
+    <t>MMR 18</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>1-10-MTL 18 (0:06) 32-David Leonard ran to MTL 20 for 3 yards. Tackle by 52-Chester Frazee.</t>
   </si>
   <si>
     <t>End of third quarter.</t>
   </si>
   <si>
     <t>2-7-MTL 20 (15:00) 33-Scott Shields ran to MTL 38 for 18 yards. Tackle by 20-Hopper Binz.</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
-    <t>MTL 38</t>
+    <t>MMR 38</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>Quarter Normal Cover 4</t>
   </si>
   <si>
     <t>1-10-MTL 38 (14:25) 11-John Corby pass incomplete, dropped by 32-David Leonard.</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>2-10-MTL 38 (14:22) 32-David Leonard ran to MTL 40 for 2 yards. Tackle by 90-Charles Wyrick.</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>3-8-MTL 40 (13:38) 32-David Leonard ran to MTL 41 for 1 yards. Tackle by 87-Hill Billerie.</t>
   </si>
   <si>
-    <t>MTL 41</t>
+    <t>MMR 41</t>
   </si>
   <si>
     <t>4-7-MTL 41 (12:55) 3-Mike Taylor punts 62 yards to ROC -3. MTL 74-Nicholas Weston was injured on the play.4-7-MTL 41 (12:55) 3-Mike Taylor punts 62 yards to ROC -3. Touchback. MTL 74-Nicholas Weston was injured on the play.</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>ROC 20</t>
   </si>
   <si>
     <t>1-10-ROC 20 (12:46) 25-Jeffery Lewis ran to ROC 30 for 10 yards. Tackle by 40-George Jones.</t>
   </si>
   <si>
     <t>ROC 30</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>1-10-ROC 30 (12:10) 40-Timothy Hill ran to ROC 42 for 11 yards. Tackle by 34-Pierre Carter.</t>
   </si>
   <si>
     <t>1-10-ROC 42 (11:35) 9-Justin Hulbert pass complete to 1-Thomas Shaw to MTL 44 for 15 yards. Tackle by 50-William Smith.</t>
   </si>
   <si>
     <t>10:52</t>
   </si>
   <si>
-    <t>MTL 44</t>
+    <t>MMR 44</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-MTL 44 (10:51) 33-Michael Walters ran to MTL 46 for -2 yards. Tackle by 95-Richard Pace.</t>
   </si>
   <si>
     <t>10:08</t>
   </si>
   <si>
     <t>2-12-MTL 46 (10:07) 9-Justin Hulbert pass complete to 33-Michael Walters to MTL 43 for 2 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>9:29</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>3-10-MTL 43 (9:28) 9-Justin Hulbert pass complete to 25-Jeffery Lewis to MTL 16 for 28 yards.</t>
   </si>
   <si>
     <t>8:47</t>
   </si>
@@ -1814,51 +1814,51 @@
   <si>
     <t>5:07</t>
   </si>
   <si>
     <t>3-10-ROC 28 (5:08) 9-Justin Hulbert pass complete to 1-Thomas Shaw to ROC 38 for 11 yards. Tackle by 53-Jerome Dam. Nice job by 1-Thomas Shaw on that route to lose his coverage. MTL 98-Arthur Brown was injured on the play. PENALTY - Pass Interference (MTL 53-Jerome Dam) (Declined)</t>
   </si>
   <si>
     <t>5:04</t>
   </si>
   <si>
     <t>ROC 38</t>
   </si>
   <si>
     <t>1-10-ROC 38 (5:05) 9-Justin Hulbert pass incomplete, intended for 80-Mason Jahr.</t>
   </si>
   <si>
     <t>Nickel Normal Zone Rotate Strong</t>
   </si>
   <si>
     <t>2-10-ROC 38 (5:03) 9-Justin Hulbert pass INTERCEPTED by 53-Jerome Dam at MTL 49. 53-Jerome Dam to MTL 49 for 0 yards. Tackle by 25-Jeffery Lewis.</t>
   </si>
   <si>
     <t>4:58</t>
   </si>
   <si>
-    <t>MTL 49</t>
+    <t>MMR 49</t>
   </si>
   <si>
     <t>1-10-MTL 49 (4:59) 11-John Corby pass complete to 81-Travis Vanwinkle to ROC 44 for 8 yards. Tackle by 30-Roger Honaker. 81-Travis Vanwinkle breaks down the CB.</t>
   </si>
   <si>
     <t>4:41</t>
   </si>
   <si>
     <t>ROC 44</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>2-2-ROC 44 (4:40) 11-John Corby pass complete to 85-Ralph Ferro to ROC 42 for 1 yards. Tackle by 55-Robbie Farley.</t>
   </si>
   <si>
     <t>4:18</t>
   </si>
   <si>
     <t>3-1-ROC 42 (4:17) 11-John Corby pass complete to 33-Scott Shields to ROC 42 for a short gain. Tackle by 28-Charles Canchola. MTL 33-Scott Shields was injured on the play.</t>
   </si>
   <si>
     <t>3:58</t>
   </si>