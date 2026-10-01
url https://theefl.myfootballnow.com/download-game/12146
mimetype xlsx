--- v4 (2026-06-03)
+++ v5 (2026-10-01)
@@ -611,51 +611,51 @@
   <si>
     <t>STL 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>1-10-STL 25 (9:07) 33-Raymond Edwards ran to STL 24 for -1 yards. Tackle by 93-Ron Smith.</t>
   </si>
   <si>
     <t>#9 Richard Williams - QB</t>
   </si>
   <si>
     <t>#33 Raymond Edwards - RB</t>
   </si>
   <si>
     <t>#44 James Leigh - RB</t>
   </si>
   <si>
     <t>#26 Douglas Camacho - FB</t>
   </si>
   <si>
     <t>#86 Anthony Cartwright - TE</t>
   </si>
   <si>
-    <t>#31 Matthew Wade - RB</t>
+    <t>#31 Matthew Wade - FB</t>
   </si>
   <si>
     <t>#59 Ryan Henderson - LT</t>
   </si>
   <si>
     <t>#77 Philip Lee - LG</t>
   </si>
   <si>
     <t>#66 Joseph Lemond - RG</t>
   </si>
   <si>
     <t>#68 Tommy Eddy - RG</t>
   </si>
   <si>
     <t>#52 Roscoe Montoya - RT</t>
   </si>
   <si>
     <t>#97 David Osby - LDE</t>
   </si>
   <si>
     <t>#51 Werner Hoyt - LDE</t>
   </si>
   <si>
     <t>#82 Justin Wilson - DT</t>
   </si>