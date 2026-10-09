--- v5 (2026-08-10)
+++ v6 (2026-10-09)
@@ -308,51 +308,51 @@
   <si>
     <t>(15:00) 6-Joe Davis kicks 67 yards from MFs 35 to MIL -2. Touchback.</t>
   </si>
   <si>
     <t>#44 John Doty - RB</t>
   </si>
   <si>
     <t>#61 Kenneth Romo - LDE</t>
   </si>
   <si>
     <t>#55 Terry Salvatore - SS</t>
   </si>
   <si>
     <t>#71 Robert Goldsmith - RDE</t>
   </si>
   <si>
     <t>#26 Kenneth David - CB</t>
   </si>
   <si>
     <t>#90 Roosevelt Murray - DT</t>
   </si>
   <si>
     <t>#50 Daniel Birch - WLB</t>
   </si>
   <si>
-    <t>#77 Philip Espinoza - LDE</t>
+    <t>#71 Philip Espinoza - LDE</t>
   </si>
   <si>
     <t>#59 Rex Hershberger - SLB</t>
   </si>
   <si>
     <t>#55 Gregory Vestal - SLB</t>
   </si>
   <si>
     <t>#52 Stephan Jackson - WLB</t>
   </si>
   <si>
     <t>#6 Joe Davis - K</t>
   </si>
   <si>
     <t>BRB</t>
   </si>
   <si>
     <t>BRB 25</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>