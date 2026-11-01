--- v6 (2026-10-09)
+++ v7 (2026-11-01)
@@ -1472,51 +1472,51 @@
   <si>
     <t>Strong I Normal Counter Strong</t>
   </si>
   <si>
     <t>1-10-MIL 8 (12:05) 33-David Stanek ran to MIL 8 for a short gain. Tackle by 95-Alfred Miller.</t>
   </si>
   <si>
     <t>11:24</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>2-10-MIL 8 (11:23) 2-Daniel Bourgault pass complete to 28-Aaron Ballard to MFs 50 for 42 yards. Tackle by 25-Ronald Perkins. MFs 25-Ronald Perkins was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:39</t>
   </si>
   <si>
     <t>CFs 50</t>
   </si>
   <si>
     <t>1-10-MFs 50 (10:38) 2-Daniel Bourgault pass complete to 88-John Doty to MFs 41 for 8 yards. Tackle by 37-Terry Gonzalez.</t>
   </si>
   <si>
-    <t>#58 Clarence Truitt - WLB</t>
+    <t>#54 Clarence Truitt - WLB</t>
   </si>
   <si>
     <t>9:58</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>2-2-MFs 41 (9:57) 2-Daniel Bourgault pass Pass knocked down by 53-Eddie Bartsch. incomplete, intended for 83-Trent Wicker. 53-Eddie Bartsch got away with a hold on that play.</t>
   </si>
   <si>
     <t>#17 Daniel Boland - WR</t>
   </si>
   <si>
     <t>9:53</t>
   </si>
   <si>
     <t>3-2-MFs 41 (9:54) 2-Daniel Bourgault pass Pass knocked down by 39-Anthony Wills. incomplete, intended for 28-Aaron Ballard. Pressure by 91-Robert Thibodaux.</t>
   </si>
   <si>
     <t>9:49</t>
   </si>
   <si>
     <t>4-2-MFs 41 (9:50) 16-Nicholas Hawkes 59 yard field goal is NO GOOD. (Short)</t>
   </si>