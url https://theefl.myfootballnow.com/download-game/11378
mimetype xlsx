--- v3 (2026-07-01)
+++ v4 (2026-10-29)
@@ -272,54 +272,54 @@
   <si>
     <t>ST Rusher10</t>
   </si>
   <si>
     <t>ST Rusher9</t>
   </si>
   <si>
     <t>ST Rusher6</t>
   </si>
   <si>
     <t>ST Rusher5</t>
   </si>
   <si>
     <t>ST Rusher7</t>
   </si>
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>SDR has won the toss and elected to receive.</t>
   </si>
   <si>
-    <t>MTL</t>
-[...2 lines deleted...]
-    <t>MTL 35</t>
+    <t>MMR</t>
+  </si>
+  <si>
+    <t>MMR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Kyle Jobe kicks 74 yards from MTL 35 to SDR -9. Touchback.</t>
   </si>
   <si>
     <t>#84 Fernando Stubbs - WR</t>
   </si>
   <si>
     <t>#54 Herbert Derry - MLB</t>
   </si>
   <si>
     <t>#27 Marvin Morales - CB</t>
   </si>
   <si>
     <t>#53 Kenneth Whittaker - MLB</t>
   </si>
   <si>
     <t>#53 Robert Beachum - WLB</t>
   </si>
@@ -680,117 +680,117 @@
   <si>
     <t>2-10-SDR 25 (12:20) 15-Franklin Williams pass complete to 49-Richard Watson to SDR 27 for 2 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>11:44</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>3-8-SDR 27 (11:43) 15-Franklin Williams pass complete to 25-Chris Davis to MTL 49 for 24 yards. Tackle by 27-Carl Ross.</t>
   </si>
   <si>
     <t>#34 Joe McGrail - RB</t>
   </si>
   <si>
     <t>#25 Chris Davis - FB</t>
   </si>
   <si>
     <t>11:07</t>
   </si>
   <si>
-    <t>MTL 49</t>
+    <t>MMR 49</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-MTL 49 (11:06) 15-Franklin Williams pass complete to 89-Edmund West to MTL 38 for 12 yards. Tackle by 40-George Jones.</t>
   </si>
   <si>
     <t>#16 Alex Patterson - FB</t>
   </si>
   <si>
     <t>#23 David Martin - FB</t>
   </si>
   <si>
     <t>10:27</t>
   </si>
   <si>
-    <t>MTL 38</t>
+    <t>MMR 38</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-MTL 38 (10:26) 85-James Caputo ran to MTL 28 for 10 yards. Tackle by 45-Richard Moore.</t>
   </si>
   <si>
     <t>#65 Joseph Baker - RT</t>
   </si>
   <si>
     <t>9:49</t>
   </si>
   <si>
-    <t>MTL 28</t>
+    <t>MMR 28</t>
   </si>
   <si>
     <t>Singleback Slot Strong Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-MTL 28 (9:48) 16-Alex Patterson ran to MTL 18 for 10 yards. Tackle by 40-George Jones.</t>
   </si>
   <si>
     <t>9:05</t>
   </si>
   <si>
-    <t>MTL 18</t>
+    <t>MMR 18</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-1-MTL 18 (9:04) 15-Franklin Williams pass complete to 80-Casey Maldonado to MTL 9 for 9 yards. Tackle by 21-Troy Ward.</t>
   </si>
   <si>
     <t>#55 Robert Schaeffer - RG</t>
   </si>
   <si>
     <t>8:25</t>
   </si>
   <si>
-    <t>MTL 9</t>
+    <t>MMR 9</t>
   </si>
   <si>
     <t>Singleback 4 Wide WR Crosses</t>
   </si>
   <si>
     <t>1-9-MTL 9 (8:24) 15-Franklin Williams pass Pass knocked down by 20-Samuel Obrien. incomplete, intended for 14-Fernando Stubbs.</t>
   </si>
   <si>
     <t>8:20</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-9-MTL 9 (8:21) 15-Franklin Williams pass Pass knocked down by 21-Troy Ward. incomplete, intended for 32-Joe McGrail. Pressure by 91-John Millard.</t>
   </si>
   <si>
     <t>8:16</t>
   </si>
   <si>
     <t>3-9-MTL 9 (8:17) 15-Franklin Williams pass incomplete, intended for 81-Shawn Ramirez.</t>
   </si>
@@ -824,66 +824,66 @@
   <si>
     <t>#93 Lee Clark - WLB</t>
   </si>
   <si>
     <t>#90 Paul Campbell - LDE</t>
   </si>
   <si>
     <t>#75 Richard Locke - LDE</t>
   </si>
   <si>
     <t>#98 Eddie Redmon - RDE</t>
   </si>
   <si>
     <t>8:11</t>
   </si>
   <si>
     <t>SDR 35</t>
   </si>
   <si>
     <t>(8:12) 2-Robert Metzger kicks 75 yards from SDR 35 to MTL -10. Touchback.</t>
   </si>
   <si>
     <t>#55 Greg Watts - MLB</t>
   </si>
   <si>
-    <t>MTL 25</t>
+    <t>MMR 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 25 (8:12) 11-John Corby pass complete to 81-Travis Vanwinkle to MTL 45 for 20 yards. Tackle by 51-Jonathan Brown.</t>
   </si>
   <si>
     <t>7:28</t>
   </si>
   <si>
-    <t>MTL 45</t>
+    <t>MMR 45</t>
   </si>
   <si>
     <t>Singleback Normal Post Corner</t>
   </si>
   <si>
     <t>1-10-MTL 45 (7:27) 11-John Corby pass complete to 88-Jerry Wilson to SDR 39 for 16 yards. Tackle by 27-Marvin Morales. 27-Marvin Morales got away with a hold on that play.</t>
   </si>
   <si>
     <t>6:51</t>
   </si>
   <si>
     <t>SDR 39</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-SDR 39 (6:50) 11-John Corby pass complete to 34-Edwin Elliott to SDR 39 for a short gain. Tackle by 28-Robert Strickland.</t>
   </si>
   <si>
     <t>6:11</t>
   </si>
@@ -941,99 +941,99 @@
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>3-6-SDR 47 (4:46) 32-Joe McGrail ran to SDR 48 for 1 yards. Tackle by 95-Richard Pace.</t>
   </si>
   <si>
     <t>4:03</t>
   </si>
   <si>
     <t>SDR 48</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-5-SDR 48 (4:02) 5-Thomas Wright punts 42 yards to MTL 10.</t>
   </si>
   <si>
     <t>3:52</t>
   </si>
   <si>
-    <t>MTL 10</t>
+    <t>MMR 10</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>1-10-MTL 10 (3:53) PENALTY - False Start (MTL 62-Patrick Deluca)</t>
   </si>
   <si>
-    <t>MTL 5</t>
+    <t>MMR 5</t>
   </si>
   <si>
     <t>4-3 Normal 4 Deep Zone Under</t>
   </si>
   <si>
     <t>1-15-MTL 5 (3:53) 11-John Corby pass complete to 34-Edwin Elliott to MTL 18 for 13 yards. Tackle by 39-Raymond Holmes.</t>
   </si>
   <si>
     <t>3:13</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>2-2-MTL 18 (3:12) 11-John Corby sacked at MTL 11 for -7 yards (72-Eric Langford). Sack allowed by 82-Terry Velazquez. 82-Terry Velazquez was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>2:30</t>
   </si>
   <si>
-    <t>MTL 11</t>
+    <t>MMR 11</t>
   </si>
   <si>
     <t>3-9-MTL 11 (2:29) 34-Edwin Elliott ran to MTL 20 for 9 yards. Tackle by 26-William Howell.</t>
   </si>
   <si>
     <t>1:51</t>
   </si>
   <si>
-    <t>MTL 20</t>
+    <t>MMR 20</t>
   </si>
   <si>
     <t>1-10-MTL 20 (1:50) 11-John Corby pass complete to 87-Adam Kenney to MTL 41 for 21 yards. Tackle by 43-Christopher Terrell.</t>
   </si>
   <si>
     <t>1:14</t>
   </si>
   <si>
-    <t>MTL 41</t>
+    <t>MMR 41</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>Nickel 3-3-5 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-MTL 41 (1:13) 11-John Corby pass complete to 30-Robert Downie to MTL 49 for 7 yards. Tackle by 93-Kenneth Whittaker.</t>
   </si>
   <si>
     <t>#30 Robert Downie - RB</t>
   </si>
   <si>
     <t>0:36</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>2-3-MTL 49 (0:35) 11-John Corby pass complete to 84-Jeremy Pressley to SDR 48 for 3 yards. Tackle by 28-Robert Strickland.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
@@ -1145,417 +1145,417 @@
   <si>
     <t>#57 Simon Rains - WLB</t>
   </si>
   <si>
     <t>10:13</t>
   </si>
   <si>
     <t>SDR 38</t>
   </si>
   <si>
     <t>3-6-SDR 38 (10:12) 15-Franklin Williams pass complete to 81-Shawn Ramirez to SDR 45 for 6 yards. Tackle by 45-Richard Moore. 81-Shawn Ramirez breaks down the CB.</t>
   </si>
   <si>
     <t>9:39</t>
   </si>
   <si>
     <t>SDR 45</t>
   </si>
   <si>
     <t>1-10-SDR 45 (9:38) 15-Franklin Williams pass INTERCEPTED by 22-Frank Dickson at MTL 43. 22-Frank Dickson to MTL 43 for -0 yards. Tackle by 18-Brent McAuliffe. Pressure by 95-Richard Pace.</t>
   </si>
   <si>
     <t>9:33</t>
   </si>
   <si>
-    <t>MTL 43</t>
+    <t>MMR 43</t>
   </si>
   <si>
     <t>1-10-MTL 43 (9:34) 11-John Corby pass incomplete, intended for 88-Jerry Wilson. 28-Robert Strickland got away with a hold on that play.</t>
   </si>
   <si>
     <t>9:29</t>
   </si>
   <si>
     <t>Dime Normal 4 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-MTL 43 (9:30) 11-John Corby pass INTERCEPTED by 33-Ted Martinez at MTL 45. 33-Ted Martinez to MTL 45 for 0 yards. Pushed out of bounds by 81-Travis Vanwinkle.</t>
   </si>
   <si>
     <t>9:25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-MTL 45 (9:26) 85-James Caputo ran to MTL 35 for 10 yards. Tackle by 20-Samuel Obrien.</t>
   </si>
   <si>
     <t>8:46</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-MTL 35 (8:45) 32-Joe McGrail ran to MTL 33 for 2 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>8:09</t>
   </si>
   <si>
-    <t>MTL 33</t>
+    <t>MMR 33</t>
   </si>
   <si>
     <t>2-8-MTL 33 (8:08) 15-Franklin Williams pass INTERCEPTED by 20-Samuel Obrien at MTL 23. 20-Samuel Obrien to MTL 23 for -0 yards. Tackle by 14-Fernando Stubbs. Pressure by 91-John Millard.</t>
   </si>
   <si>
     <t>8:02</t>
   </si>
   <si>
-    <t>MTL 23</t>
+    <t>MMR 23</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 23 (8:03) 11-John Corby pass Pass knocked down by 41-Ronnie Taylor. incomplete, intended for 89-Alex Krueger.</t>
   </si>
   <si>
     <t>7:59</t>
   </si>
   <si>
     <t>Nickel Strong Man Strong Zone Weak</t>
   </si>
   <si>
     <t>2-10-MTL 23 (8:00) 11-John Corby pass complete to 81-Travis Vanwinkle to MTL 32 for 9 yards. Tackle by 54-Herbert Derry.</t>
   </si>
   <si>
     <t>7:24</t>
   </si>
   <si>
-    <t>MTL 32</t>
+    <t>MMR 32</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>3-1-MTL 32 (7:23) 11-John Corby pass complete to 89-Alex Krueger to MTL 38 for 6 yards. Tackle by 41-Ronnie Taylor.</t>
   </si>
   <si>
     <t>6:39</t>
   </si>
   <si>
     <t>Dime Normal FS Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 38 (6:38) 11-John Corby sacked at MTL 28 for -10 yards (72-Eric Langford). Sack allowed by 76-Kurtis McGehee.</t>
   </si>
   <si>
     <t>5:53</t>
   </si>
   <si>
     <t>Singleback Normal Slot WR Cross</t>
   </si>
   <si>
     <t>2-20-MTL 28 (5:52) 11-John Corby pass complete to 34-Edwin Elliott to MTL 27 for -1 yards. Tackle by 27-Marvin Morales.</t>
   </si>
   <si>
     <t>5:15</t>
   </si>
   <si>
-    <t>MTL 27</t>
+    <t>MMR 27</t>
   </si>
   <si>
     <t>3-21-MTL 27 (5:14) 11-John Corby pass Pass knocked down by 9-Bobby Arnold. incomplete, intended for 80-Sherman Farmer.</t>
   </si>
   <si>
     <t>5:10</t>
   </si>
   <si>
     <t>4-21-MTL 27 (5:11) 5-Glenn Canada punts 50 yards to SDR 22. Fair Catch by 14-Fernando Stubbs.</t>
   </si>
   <si>
     <t>5:04</t>
   </si>
   <si>
     <t>SDR 22</t>
   </si>
   <si>
     <t>1-10-SDR 22 (5:05) 15-Franklin Williams pass complete to 85-James Caputo to SDR 33 for 11 yards. Pushed out of bounds by 52-Harry McDaniel. 85-James Caputo did some fancy footwork there. Pressure by 55-Gerard Huss.</t>
   </si>
   <si>
     <t>4:19</t>
   </si>
   <si>
     <t>SDR 33</t>
   </si>
   <si>
     <t>1-10-SDR 33 (4:18) 32-Joe McGrail ran to SDR 37 for 3 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>3:41</t>
   </si>
   <si>
     <t>2-7-SDR 37 (3:40) 16-Alex Patterson ran to MTL 39 for 25 yards. Tackle by 22-Frank Dickson.</t>
   </si>
   <si>
     <t>3:01</t>
   </si>
   <si>
-    <t>MTL 39</t>
+    <t>MMR 39</t>
   </si>
   <si>
     <t>1-10-MTL 39 (3:00) 15-Franklin Williams pass complete to 89-Edmund West to MTL 29 for 10 yards. Tackle by 21-Troy Ward. 89-Edmund West did some fancy footwork there. Pressure by 55-Gerard Huss.</t>
   </si>
   <si>
     <t>2:21</t>
   </si>
   <si>
-    <t>MTL 29</t>
+    <t>MMR 29</t>
   </si>
   <si>
     <t>2-1-MTL 29 (2:20) 15-Franklin Williams ran to MTL 19 for 10 yards. 15-Franklin Williams slides to avoid being hit.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
-    <t>MTL 19</t>
+    <t>MMR 19</t>
   </si>
   <si>
     <t>1-10-MTL 19 (2:00) 15-Franklin Williams pass incomplete, intended for 12-Johnnie Zeitz.</t>
   </si>
   <si>
     <t>1:57</t>
   </si>
   <si>
     <t>I Formation 3WR FL Post</t>
   </si>
   <si>
     <t>2-10-MTL 19 (1:58) 15-Franklin Williams pass incomplete, the ball was thrown away. Pressure by 96-Lewis Douglas.</t>
   </si>
   <si>
     <t>1:52</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>3-10-MTL 19 (1:53) 15-Franklin Williams pass Pass knocked down by 55-Gerard Huss. incomplete, intended for 89-Edmund West.</t>
   </si>
   <si>
     <t>1:49</t>
   </si>
   <si>
     <t>4-10-MTL 19 (1:50) 2-Robert Metzger 38 yard field goal is GOOD. MTL 7 SDR 6</t>
   </si>
   <si>
     <t>1:46</t>
   </si>
   <si>
     <t>(1:47) 2-Robert Metzger kicks 74 yards from SDR 35 to MTL -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-MTL 25 (1:47) 34-Edwin Elliott ran to MTL 36 for 11 yards. Tackle by 33-Ted Martinez. SDR 61-Christopher Burdette was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:44</t>
   </si>
   <si>
     <t>Timeout MTL</t>
   </si>
   <si>
     <t>1:41</t>
   </si>
   <si>
-    <t>MTL 36</t>
+    <t>MMR 36</t>
   </si>
   <si>
     <t>1-10-MTL 36 (1:42) 11-John Corby pass INTERCEPTED by 33-Ted Martinez at MTL 47. 33-Ted Martinez to MTL 47 for -0 yards. Tackle by 88-Jerry Wilson.</t>
   </si>
   <si>
     <t>1:36</t>
   </si>
   <si>
-    <t>MTL 47</t>
+    <t>MMR 47</t>
   </si>
   <si>
     <t>1-10-MTL 47 (1:37) 15-Franklin Williams pass complete to 85-James Caputo to MTL 47 for 1 yards. Tackle by 20-Samuel Obrien. Nice job by 85-James Caputo on that route to lose his coverage.</t>
   </si>
   <si>
     <t>1:34</t>
   </si>
   <si>
     <t>Timeout SDR</t>
   </si>
   <si>
     <t>1:31</t>
   </si>
   <si>
     <t>4-3 Under Inside LB Blitz</t>
   </si>
   <si>
     <t>2-9-MTL 47 (1:32) 15-Franklin Williams pass incomplete, dropped by 25-Chris Davis. The coverage on that play was extremely tight.</t>
   </si>
   <si>
     <t>1:29</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>3-9-MTL 47 (1:30) 85-James Caputo ran to MTL 35 for 12 yards. Tackle by 45-Richard Moore.</t>
   </si>
   <si>
     <t>1:26</t>
   </si>
   <si>
     <t>1:24</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 35 (1:25) 15-Franklin Williams pass complete to 89-Edmund West to MTL 22 for 13 yards. Tackle by 46-Walter Barlow.</t>
   </si>
   <si>
     <t>1:02</t>
   </si>
   <si>
-    <t>MTL 22</t>
+    <t>MMR 22</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>1-10-MTL 22 (1:01) 15-Franklin Williams pass complete to 17-Jason Gerald to MTL 12 for 10 yards. Tackle by 21-Troy Ward. Pressure by 55-Gerard Huss.</t>
   </si>
   <si>
     <t>0:39</t>
   </si>
   <si>
-    <t>MTL 12</t>
+    <t>MMR 12</t>
   </si>
   <si>
     <t>1-10-MTL 12 (0:38) 15-Franklin Williams pass complete to 18-Brent McAuliffe for 12 yards. TOUCHDOWN! MTL 7 SDR 12</t>
   </si>
   <si>
     <t>0:34</t>
   </si>
   <si>
-    <t>MTL 15</t>
+    <t>MMR 15</t>
   </si>
   <si>
     <t>(0:35) Extra point GOOD by 2-Robert Metzger. MTL 7 SDR 13</t>
   </si>
   <si>
     <t>(0:35) 2-Robert Metzger kicks 75 yards from SDR 35 to MTL -10. Touchback.</t>
   </si>
   <si>
     <t>Dime Flat Cover 2</t>
   </si>
   <si>
     <t>1-10-MTL 25 (0:35) 34-Edwin Elliott ran to MTL 43 for 18 yards. Tackle by 33-Ted Martinez. SDR 61-Christopher Burdette was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:31</t>
   </si>
   <si>
     <t>0:28</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-MTL 43 (0:29) 11-John Corby pass INTERCEPTED by 9-Bobby Arnold at SDR 47. 9-Bobby Arnold to SDR 47 for -0 yards. Tackle by 87-Adam Kenney. 9-Bobby Arnold got away with a hold on that play. MTL 62-Patrick Deluca was injured on the play. He looks like he should be able to return. PENALTY - Pass Interference (SDR 43-Christopher Terrell)</t>
   </si>
   <si>
     <t>0:24</t>
   </si>
   <si>
     <t>Dime Normal 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-SDR 48 (0:25) PENALTY - False Start (MTL 68-Jim Bynum)</t>
   </si>
   <si>
     <t>1-15-MTL 47 (0:25) 11-John Corby sacked at MTL 37 for -9 yards (61-Christopher Burdette). Sack allowed by 68-Jim Bynum.</t>
   </si>
   <si>
     <t>0:22</t>
   </si>
   <si>
     <t>0:20</t>
   </si>
   <si>
-    <t>MTL 37</t>
+    <t>MMR 37</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Short</t>
   </si>
   <si>
     <t>2-24-MTL 37 (0:21) 11-John Corby pass complete to 34-Edwin Elliott to MTL 40 for 3 yards. Tackle by 26-William Howell.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 2-Robert Metzger kicks 75 yards from SDR 35 to MTL -10. 32-Ronnie Jones to MTL 19 for 29 yards. Tackle by 9-Bobby Arnold. MTL 92-Richard Locke was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-MTL 19 (14:56) 30-Robert Downie ran to MTL 21 for 2 yards. Tackle by 67-Walter Fessler. 82-Terry Velazquez totally missed that block.</t>
   </si>
   <si>
     <t>#14 David Peterson - QB</t>
   </si>
   <si>
     <t>#70 Matthew Worthley - LT</t>
   </si>
   <si>
     <t>#60 Denver Lara - C</t>
   </si>
   <si>
     <t>#77 Richard Townsend - RT</t>
   </si>
   <si>
     <t>#61 Thomas Ramon - LG</t>
   </si>
   <si>
-    <t>MTL 21</t>
+    <t>MMR 21</t>
   </si>
   <si>
     <t>2-8-MTL 21 (14:16) 10-David Peterson pass Pass knocked down by 9-Bobby Arnold. incomplete, intended for 30-Robert Downie.</t>
   </si>
   <si>
     <t>3-8-MTL 21 (14:12) 10-David Peterson pass complete to 32-Ronnie Jones to MTL 23 for 2 yards. Tackle by 9-Bobby Arnold.</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>4-6-MTL 23 (13:32) 5-Glenn Canada punts 51 yards to SDR 26. Fair Catch by 14-Fernando Stubbs.</t>
   </si>
   <si>
     <t>13:24</t>
   </si>
   <si>
     <t>SDR 26</t>
   </si>
   <si>
     <t>1-10-SDR 26 (13:25) 32-Joe McGrail ran to SDR 29 for 3 yards. Tackle by 57-Simon Rains.</t>
   </si>
   <si>
     <t>12:43</t>
   </si>
@@ -1589,51 +1589,51 @@
   <si>
     <t>11:15</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>2-10-MTL 23 (11:16) 10-David Peterson pass incomplete, dropped by 30-Robert Downie.</t>
   </si>
   <si>
     <t>11:12</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep Zone Under</t>
   </si>
   <si>
     <t>3-10-MTL 23 (11:13) 10-David Peterson pass complete to 88-Jerry Wilson to MTL 40 for 17 yards. Tackle by 93-Kenneth Whittaker.</t>
   </si>
   <si>
     <t>10:35</t>
   </si>
   <si>
-    <t>MTL 40</t>
+    <t>MMR 40</t>
   </si>
   <si>
     <t>1-10-MTL 40 (10:34) 10-David Peterson pass Pass knocked down by 54-Herbert Derry. incomplete, intended for 82-Terry Velazquez.</t>
   </si>
   <si>
     <t>10:29</t>
   </si>
   <si>
     <t>Singleback Empty 4 Short Posts</t>
   </si>
   <si>
     <t>2-10-MTL 40 (10:30) 10-David Peterson pass complete to 86-Mitchell Koontz to SDR 34 for 26 yards. Tackle by 9-Bobby Arnold.</t>
   </si>
   <si>
     <t>9:51</t>
   </si>
   <si>
     <t>1-10-SDR 34 (9:50) 10-David Peterson pass complete to 48-John Bohannon to SDR 29 for 5 yards. Tackle by 27-Marvin Morales.</t>
   </si>
   <si>
     <t>9:09</t>
   </si>
   <si>
     <t>2-5-SDR 29 (9:08) 30-Robert Downie ran to SDR 28 for 1 yards. Tackle by 92-Kennith Haldeman.</t>
   </si>
@@ -1706,51 +1706,51 @@
   <si>
     <t>4:56</t>
   </si>
   <si>
     <t>SDR 16</t>
   </si>
   <si>
     <t>3-19-SDR 16 (4:55) 15-Franklin Williams pass complete to 25-Chris Davis to SDR 19 for 3 yards. Tackle by 27-Carl Ross.</t>
   </si>
   <si>
     <t>4:14</t>
   </si>
   <si>
     <t>4-16-SDR 19 (4:13) 5-Thomas Wright punts 43 yards to MTL 38. Fair Catch by 84-Jeremy Pressley.</t>
   </si>
   <si>
     <t>4:05</t>
   </si>
   <si>
     <t>1-10-MTL 38 (4:06) 32-Ronnie Jones ran to MTL 42 for 4 yards. Tackle by 54-Herbert Derry.</t>
   </si>
   <si>
     <t>3:26</t>
   </si>
   <si>
-    <t>MTL 42</t>
+    <t>MMR 42</t>
   </si>
   <si>
     <t>2-6-MTL 42 (3:25) 32-Ronnie Jones ran to SDR 42 for 16 yards. Tackle by 43-Christopher Terrell.</t>
   </si>
   <si>
     <t>2:48</t>
   </si>
   <si>
     <t>1-10-SDR 42 (2:47) 10-David Peterson pass Pass knocked down by 93-Kenneth Whittaker. incomplete, intended for 82-Terry Velazquez. MTL 30-Robert Downie was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>2:42</t>
   </si>
   <si>
     <t>Quarter Normal Cover 4</t>
   </si>
   <si>
     <t>2-10-SDR 42 (2:43) 10-David Peterson pass incomplete, intended for 84-Jeremy Pressley.</t>
   </si>
   <si>
     <t>2:39</t>
   </si>
   <si>
     <t>3-10-SDR 42 (2:40) 10-David Peterson pass complete to 88-Jerry Wilson to SDR 36 for 6 yards. Tackle by 40-Manuel Jones.</t>
   </si>
@@ -1847,51 +1847,51 @@
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-MTL 33 (12:08) 10-David Peterson pass complete to 80-Sherman Farmer to MTL 36 for 3 yards. Tackle by 9-Bobby Arnold.</t>
   </si>
   <si>
     <t>2-7-MTL 36 (11:28) 10-David Peterson pass incomplete, intended for 30-Robert Downie. Pressure by 61-Christopher Burdette.</t>
   </si>
   <si>
     <t>Singleback Empty 4 Slot Crosses</t>
   </si>
   <si>
     <t>3-7-MTL 36 (11:25) 10-David Peterson pass complete to 80-Sherman Farmer to MTL 43 for 7 yards. Tackle by 90-Miguel Torres. SDR 62-Daniel Ledezma was injured on the play. PENALTY - Pass Interference (SDR 90-Miguel Torres) (Declined)</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>1-10-MTL 43 (11:21) 30-Robert Downie ran to MTL 48 for 4 yards. Tackle by 26-William Howell.</t>
   </si>
   <si>
     <t>10:44</t>
   </si>
   <si>
-    <t>MTL 48</t>
+    <t>MMR 48</t>
   </si>
   <si>
     <t>2-6-MTL 48 (10:43) 30-Robert Downie ran to MTL 48 for 1 yards. Tackle by 96-Joe Westbury.</t>
   </si>
   <si>
     <t>10:09</t>
   </si>
   <si>
     <t>3-5-MTL 48 (10:08) 10-David Peterson pass complete to 80-Sherman Farmer to SDR 38 for 13 yards. Tackle by 27-Marvin Morales.</t>
   </si>
   <si>
     <t>9:35</t>
   </si>
   <si>
     <t>1-10-SDR 38 (9:34) 30-Robert Downie ran to SDR 31 for 7 yards. Tackle by 54-Herbert Derry.</t>
   </si>
   <si>
     <t>8:58</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>2-3-SDR 31 (8:57) 32-Ronnie Jones ran to SDR 13 for 17 yards. Tackle by 90-Miguel Torres.</t>
   </si>