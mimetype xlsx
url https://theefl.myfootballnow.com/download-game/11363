--- v4 (2026-07-11)
+++ v5 (2026-09-29)
@@ -272,54 +272,54 @@
   <si>
     <t>ST Rusher10</t>
   </si>
   <si>
     <t>ST Rusher9</t>
   </si>
   <si>
     <t>ST Rusher6</t>
   </si>
   <si>
     <t>ST Rusher5</t>
   </si>
   <si>
     <t>ST Rusher7</t>
   </si>
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>BRO has won the toss and elected to receive.</t>
   </si>
   <si>
-    <t>MTL</t>
-[...2 lines deleted...]
-    <t>MTL 35</t>
+    <t>MMR</t>
+  </si>
+  <si>
+    <t>MMR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Johnny Welty kicks 75 yards from MTL 35 to BRO -10. Touchback.</t>
   </si>
   <si>
     <t>#22 Peter Gage - RB</t>
   </si>
   <si>
     <t>#56 Carl Carney - SLB</t>
   </si>
   <si>
     <t>#30 Bob Rossi - FS</t>
   </si>
   <si>
     <t>#93 Daniel Brent - MLB</t>
   </si>
   <si>
     <t>#26 Andrew Erving - WLB</t>
   </si>
@@ -497,126 +497,126 @@
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>BBm 43</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-9-BRO 43 (12:54) 9-Douglas Novak pass Pass knocked down by 21-Troy Ward. incomplete, intended for 18-Shaun Lamkin. PENALTY - Pass Interference (MTL 21-Troy Ward)</t>
   </si>
   <si>
     <t>#36 David Roark - FB</t>
   </si>
   <si>
     <t>#88 Rayford Louis - TE</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
-    <t>MTL 48</t>
+    <t>MMR 48</t>
   </si>
   <si>
     <t>Strong I Big Backfield Drag</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>1-10-MTL 48 (12:51) 9-Douglas Novak pass complete to 44-Samuel McGee to MTL 44 for 5 yards. Tackle by 98-Jonathan Vidales.</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
-    <t>MTL 44</t>
+    <t>MMR 44</t>
   </si>
   <si>
     <t>Shotgun 4 Wide Slot Drag</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-5-MTL 44 (12:10) 9-Douglas Novak pass Pass knocked down by 21-Troy Ward. incomplete, intended for 13-Michael Swanson.</t>
   </si>
   <si>
     <t>#68 Kevin Cooper - LG</t>
   </si>
   <si>
     <t>#77 Raymond Edwards - RT</t>
   </si>
   <si>
     <t>#57 Simon Rains - WLB</t>
   </si>
   <si>
     <t>12:06</t>
   </si>
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-5-MTL 44 (12:07) 9-Douglas Novak pass complete to 88-Rayford Louis to MTL 43 for 1 yards. Tackle by 22-Frank Dickson.</t>
   </si>
   <si>
     <t>11:26</t>
   </si>
   <si>
-    <t>MTL 43</t>
+    <t>MMR 43</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-MTL 43 (11:25) 4-Charles Brewer punts 33 yards to MTL 10. Fair Catch by 18-Adam Kenney. BRO 68-Kevin Cooper was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#4 Charles Brewer - P</t>
   </si>
   <si>
     <t>#87 Adam Kenney - WR</t>
   </si>
   <si>
     <t>#75 Richard Locke - LDE</t>
   </si>
   <si>
     <t>#88 Jerry Wilson - WR</t>
   </si>
   <si>
     <t>11:18</t>
   </si>
   <si>
-    <t>MTL 10</t>
+    <t>MMR 10</t>
   </si>
   <si>
     <t>Singleback Normal FL Go</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-MTL 10 (11:19) 12-Brandon Tejada pass complete to 86-James Heath to MTL 20 for 10 yards. Tackle by 91-Joseph Ryder.</t>
   </si>
   <si>
     <t>#12 Brandon Tejada - QB</t>
   </si>
   <si>
     <t>#33 Richard Trammell - RB</t>
   </si>
   <si>
     <t>#89 Travis Vanwinkle - TE</t>
   </si>
   <si>
     <t>#12 Alex Krueger - WR</t>
   </si>
   <si>
     <t>#82 James Heath - WR</t>
   </si>
@@ -635,198 +635,198 @@
   <si>
     <t>#78 Armand Robertson - RT</t>
   </si>
   <si>
     <t>#78 Jaime Sudduth - RDE</t>
   </si>
   <si>
     <t>#74 Cory Gorski - DT</t>
   </si>
   <si>
     <t>#50 Matthew Rivera - DT</t>
   </si>
   <si>
     <t>#90 Parker Billups - RDE</t>
   </si>
   <si>
     <t>#91 Joseph Ryder - MLB</t>
   </si>
   <si>
     <t>#29 Steven Butler - CB</t>
   </si>
   <si>
     <t>10:34</t>
   </si>
   <si>
-    <t>MTL 20</t>
+    <t>MMR 20</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>1-10-MTL 20 (10:33) 33-Richard Trammell ran to MTL 19 for -1 yards. Tackle by 27-Brandon Emmanuel.</t>
   </si>
   <si>
     <t>#54 Quinn Hammons - WLB</t>
   </si>
   <si>
     <t>9:53</t>
   </si>
   <si>
-    <t>MTL 19</t>
+    <t>MMR 19</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Dime Normal Double WR1</t>
   </si>
   <si>
     <t>2-11-MTL 19 (9:52) 33-Richard Trammell ran to MTL 23 for 4 yards. Tackle by 93-Daniel Brent.</t>
   </si>
   <si>
     <t>#83 John Cohen - TE</t>
   </si>
   <si>
     <t>#40 Robert Graham - SS</t>
   </si>
   <si>
     <t>9:16</t>
   </si>
   <si>
-    <t>MTL 23</t>
+    <t>MMR 23</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>Quarter Normal CB3 CB4 Blitz</t>
   </si>
   <si>
     <t>3-7-MTL 23 (9:15) 12-Brandon Tejada pass Pass knocked down by 29-Steven Butler. incomplete, intended for 33-Richard Trammell. PENALTY - Pass Interference (BRO 93-Daniel Brent) (Declined) PENALTY - Pass Interference (BRO 29-Steven Butler)</t>
   </si>
   <si>
     <t>#80 Sherman Farmer - WR</t>
   </si>
   <si>
     <t>9:10</t>
   </si>
   <si>
-    <t>MTL 33</t>
+    <t>MMR 33</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Short</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-MTL 33 (9:11) 12-Brandon Tejada pass Pass knocked down by 28-Casey Amos. incomplete, intended for 32-Steven Flores.</t>
   </si>
   <si>
     <t>#32 Steven Flores - RB</t>
   </si>
   <si>
     <t>9:08</t>
   </si>
   <si>
     <t>2-10-MTL 33 (9:09) 12-Brandon Tejada pass complete to 88-Jerry Wilson to MTL 37 for 4 yards. Tackle by 26-Andrew Erving. 88-Jerry Wilson breaks down the CB.</t>
   </si>
   <si>
     <t>8:33</t>
   </si>
   <si>
-    <t>MTL 37</t>
+    <t>MMR 37</t>
   </si>
   <si>
     <t>3-6-MTL 37 (8:32) 12-Brandon Tejada pass INTERCEPTED by 27-Brandon Emmanuel at MTL 44. 27-Brandon Emmanuel to MTL 44 for 1 yards. Tackle by 80-Sherman Farmer.</t>
   </si>
   <si>
     <t>8:28</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-MTL 44 (8:29) 9-Douglas Novak pass Pass knocked down by 56-Charles McNeil. incomplete, intended for 81-Marco Tuggle.</t>
   </si>
   <si>
     <t>8:26</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-10-MTL 44 (8:27) 21-Billy Day ran to MTL 43 for 1 yards. Tackle by 95-Richard Pace.</t>
   </si>
   <si>
     <t>7:55</t>
   </si>
   <si>
     <t>3-9-MTL 43 (7:54) 9-Douglas Novak pass Pass knocked down by 22-Frank Dickson. incomplete, intended for 18-Shaun Lamkin.</t>
   </si>
   <si>
     <t>7:51</t>
   </si>
   <si>
     <t>4-9-MTL 43 (7:52) 4-Charles Brewer punts 40 yards to MTL 3.</t>
   </si>
   <si>
     <t>7:41</t>
   </si>
   <si>
-    <t>MTL 3</t>
+    <t>MMR 3</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Under Wide Line</t>
   </si>
   <si>
     <t>1-10-MTL 3 (7:42) 12-Brandon Tejada pass complete to 33-Richard Trammell to MTL 10 for 7 yards. Tackle by 91-Joseph Ryder.</t>
   </si>
   <si>
     <t>7:05</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>2-3-MTL 10 (7:04) 33-Richard Trammell ran to MTL 11 for 1 yards. Tackle by 98-Matthew Rivera.</t>
   </si>
   <si>
     <t>6:26</t>
   </si>
   <si>
-    <t>MTL 11</t>
+    <t>MMR 11</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>3-2-MTL 11 (6:25) 12-Brandon Tejada pass incomplete, dropped by 89-Alex Krueger. Pressure by 30-Bob Rossi. MTL 78-Armand Robertson was injured on the play.</t>
   </si>
   <si>
     <t>6:20</t>
   </si>
   <si>
     <t>4-2-MTL 11 (6:21) 5-Glenn Canada punts 47 yards to BRO 43. Fair Catch by 13-Michael Swanson.</t>
   </si>
   <si>
     <t>#5 Glenn Canada - P</t>
   </si>
   <si>
     <t>#73 Jim Bynum - RT</t>
   </si>
   <si>
     <t>#69 James Landers - RDE</t>
   </si>
   <si>
     <t>6:13</t>
   </si>
@@ -869,168 +869,168 @@
   <si>
     <t>4-6-BRO 47 (4:14) 4-Charles Brewer punts 57 yards to MTL -4. MTL 91-John Millard was injured on the play. He looks like he should be able to return.4-6-BRO 47 (4:14) 4-Charles Brewer punts 57 yards to MTL -4. Touchback. MTL 91-John Millard was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>4:04</t>
   </si>
   <si>
     <t>Singleback Normal Slot WR Cross</t>
   </si>
   <si>
     <t>1-10-MTL 20 (4:05) 12-Brandon Tejada pass Pass knocked down by 94-Carl Carney. incomplete, intended for 86-James Heath.</t>
   </si>
   <si>
     <t>4:01</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>2-10-MTL 20 (4:02) 12-Brandon Tejada sacked at MTL 9 for -11 yards (92-Ralph Onorato)</t>
   </si>
   <si>
     <t>3:27</t>
   </si>
   <si>
-    <t>MTL 9</t>
+    <t>MMR 9</t>
   </si>
   <si>
     <t>Singleback Normal Post Corner</t>
   </si>
   <si>
     <t>3-21-MTL 9 (3:26) 12-Brandon Tejada pass incomplete, dropped by 81-Travis Vanwinkle. BRO 62-James Landers was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3:22</t>
   </si>
   <si>
     <t>4-21-MTL 9 (3:23) 5-Glenn Canada punts 49 yards to BRO 42. 13-Michael Swanson to MTL 48 for 10 yards. Tackle by 68-Jim Bynum.</t>
   </si>
   <si>
     <t>3:13</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>1-10-MTL 48 (3:14) 9-Douglas Novak pass complete to 21-Billy Day to MTL 45 for 4 yards. Tackle by 24-Gerardo Ford.</t>
   </si>
   <si>
     <t>#90 Paul Campbell - LDE</t>
   </si>
   <si>
     <t>2:33</t>
   </si>
   <si>
-    <t>MTL 45</t>
+    <t>MMR 45</t>
   </si>
   <si>
     <t>2-6-MTL 45 (2:32) 81-Marco Tuggle ran to MTL 44 for 1 yards. Tackle by 98-Jonathan Vidales.</t>
   </si>
   <si>
     <t>1:55</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>3-6-MTL 44 (1:54) 9-Douglas Novak pass complete to 25-Peter Gage to MTL 35 for 8 yards. Tackle by 22-Frank Dickson.</t>
   </si>
   <si>
     <t>1:12</t>
   </si>
   <si>
     <t>1-10-MTL 35 (1:11) 9-Douglas Novak pass complete to 18-Shaun Lamkin to MTL 21 for 14 yards. Tackle by 53-Jerome Dam.</t>
   </si>
   <si>
     <t>0:30</t>
   </si>
   <si>
-    <t>MTL 21</t>
+    <t>MMR 21</t>
   </si>
   <si>
     <t>1-10-MTL 21 (0:29) 25-Peter Gage ran to MTL 22 for a short loss. Tackle by 95-Richard Pace.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
-    <t>MTL 22</t>
+    <t>MMR 22</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-MTL 22 (15:00) 36-David Roark ran to MTL 9 for 13 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Normal SLB Outside Blitz</t>
   </si>
   <si>
     <t>1-9-MTL 9 (14:23) 9-Douglas Novak pass complete to 81-Marco Tuggle for 9 yards. TOUCHDOWN! BRO 6 MTL 0</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
-    <t>MTL 15</t>
+    <t>MMR 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(14:19) Extra point GOOD by 16-James Swenson. BRO 7 MTL 0</t>
   </si>
   <si>
     <t>#8 Herman Mullins - QB</t>
   </si>
   <si>
     <t>#17 James Swenson - K</t>
   </si>
   <si>
     <t>#98 Eddie Redmon - RDE</t>
   </si>
   <si>
     <t>BBm 35</t>
   </si>
   <si>
     <t>(14:19) 16-James Swenson kicks 74 yards from BRO 35 to MTL -9. Touchback.</t>
   </si>
   <si>
-    <t>MTL 25</t>
+    <t>MMR 25</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 25 (14:19) 12-Brandon Tejada pass Pass knocked down by 95-Quinn Hammons. incomplete, intended for 81-Travis Vanwinkle.</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>Dime Normal 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-MTL 25 (14:17) 12-Brandon Tejada pass Pass knocked down by 93-Daniel Brent. incomplete, intended for 33-Richard Trammell.</t>
   </si>
   <si>
     <t>14:13</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
@@ -1097,120 +1097,120 @@
   <si>
     <t>BBm 48</t>
   </si>
   <si>
     <t>1-10-BRO 48 (11:52) 9-Douglas Novak pass complete to 18-Shaun Lamkin to MTL 35 for 16 yards. Tackle by 24-Gerardo Ford.</t>
   </si>
   <si>
     <t>11:17</t>
   </si>
   <si>
     <t>4-3 Under Inside LB Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 35 (11:16) 36-David Roark ran to MTL 25 for 10 yards. Tackle by 46-Walter Barlow.</t>
   </si>
   <si>
     <t>10:41</t>
   </si>
   <si>
     <t>1-10-MTL 25 (10:40) PENALTY - False Start (BRO 55-Tomas Smith)</t>
   </si>
   <si>
     <t>10:39</t>
   </si>
   <si>
-    <t>MTL 30</t>
+    <t>MMR 30</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>1-15-MTL 30 (10:40) 9-Douglas Novak pass Pass knocked down by 21-Troy Ward. incomplete, intended for 43-John Caesar.</t>
   </si>
   <si>
     <t>10:35</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>2-15-MTL 30 (10:36) 36-David Roark ran to MTL 29 for 1 yards. Tackle by 98-Jonathan Vidales.</t>
   </si>
   <si>
     <t>10:03</t>
   </si>
   <si>
-    <t>MTL 29</t>
+    <t>MMR 29</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>3-14-MTL 29 (10:02) 9-Douglas Novak pass incomplete, dropped by 81-Marco Tuggle.</t>
   </si>
   <si>
     <t>9:59</t>
   </si>
   <si>
     <t>4-14-MTL 29 (10:00) 16-James Swenson 47 yard field goal is GOOD. BRO 10 MTL 0</t>
   </si>
   <si>
     <t>9:55</t>
   </si>
   <si>
     <t>(9:56) 16-James Swenson kicks 70 yards from BRO 35 to MTL -5. Touchback.</t>
   </si>
   <si>
     <t>Quarter Normal CB3 CB5 Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 25 (9:56) 12-Brandon Tejada pass complete to 18-Adam Kenney to MTL 33 for 8 yards. Tackle by 20-Gavin Bullock.</t>
   </si>
   <si>
     <t>9:24</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Quarter Normal CB5 Blitz</t>
   </si>
   <si>
     <t>2-2-MTL 33 (9:23) 12-Brandon Tejada pass complete to 89-Alex Krueger to MTL 33 for a short gain. Tackle by 29-Steven Butler. 89-Alex Krueger did some fancy footwork there.</t>
   </si>
   <si>
     <t>8:45</t>
   </si>
   <si>
     <t>3-2-MTL 33 (8:44) 33-Richard Trammell ran to MTL 34 for 1 yards. Tackle by 98-Matthew Rivera.</t>
   </si>
   <si>
     <t>8:09</t>
   </si>
   <si>
-    <t>MTL 34</t>
+    <t>MMR 34</t>
   </si>
   <si>
     <t>4-1-MTL 34 (8:08) PENALTY - False Start (MTL 76-Kurtis McGehee)</t>
   </si>
   <si>
     <t>8:07</t>
   </si>
   <si>
     <t>4-6-MTL 29 (8:08) 5-Glenn Canada punts 46 yards to BRO 24. Fair Catch by 13-Michael Swanson.</t>
   </si>
   <si>
     <t>8:00</t>
   </si>
   <si>
     <t>BBm 24</t>
   </si>
   <si>
     <t>Shotgun Normal FL Slant</t>
   </si>
   <si>
     <t>1-10-BRO 24 (8:01) 9-Douglas Novak pass complete to 43-John Caesar to BRO 32 for 8 yards. Tackle by 22-Frank Dickson. Pressure by 95-Richard Pace.</t>
   </si>
   <si>
     <t>7:16</t>
   </si>
@@ -1274,63 +1274,63 @@
   <si>
     <t>1-10-BRO 29 (5:00) 9-Douglas Novak pass incomplete, dropped by 21-Billy Day.</t>
   </si>
   <si>
     <t>4:55</t>
   </si>
   <si>
     <t>2-10-BRO 29 (4:56) 25-Peter Gage ran to BRO 46 for 17 yards. Tackle by 21-Troy Ward.</t>
   </si>
   <si>
     <t>4:11</t>
   </si>
   <si>
     <t>BBm 46</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-BRO 46 (4:10) 21-Billy Day ran to MTL 47 for 7 yards. Tackle by 55-Gerard Huss.</t>
   </si>
   <si>
     <t>3:24</t>
   </si>
   <si>
-    <t>MTL 47</t>
+    <t>MMR 47</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>2-3-MTL 47 (3:23) 9-Douglas Novak pass complete to 14-Christopher Waterfield to MTL 40 for 6 yards. Tackle by 22-Frank Dickson.</t>
   </si>
   <si>
     <t>2:44</t>
   </si>
   <si>
-    <t>MTL 40</t>
+    <t>MMR 40</t>
   </si>
   <si>
     <t>1-10-MTL 40 (2:43) 25-Peter Gage ran to MTL 40 for 1 yards. Tackle by 98-Jonathan Vidales.</t>
   </si>
   <si>
     <t>2:03</t>
   </si>
   <si>
     <t>Quarter Normal CB5 MLB Blitz</t>
   </si>
   <si>
     <t>2-9-MTL 40 (2:02) 9-Douglas Novak pass incomplete, dropped by 14-Christopher Waterfield.</t>
   </si>
   <si>
     <t>1:59</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>1:58</t>
   </si>
   <si>
     <t>3-9-MTL 40 (1:59) 9-Douglas Novak pass complete to 81-Marco Tuggle to MTL 33 for 6 yards. Tackle by 55-Gerard Huss.</t>
   </si>
@@ -1349,102 +1349,102 @@
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>1-10-MTL 25 (1:14) 33-Richard Trammell ran to MTL 35 for 10 yards. Tackle by 27-Brandon Emmanuel.</t>
   </si>
   <si>
     <t>1:09</t>
   </si>
   <si>
     <t>Timeout MTL</t>
   </si>
   <si>
     <t>1:06</t>
   </si>
   <si>
     <t>1-10-MTL 35 (1:07) 12-Brandon Tejada pass complete to 81-Travis Vanwinkle to MTL 36 for a short gain. Tackle by 62-James Landers.</t>
   </si>
   <si>
     <t>1:02</t>
   </si>
   <si>
     <t>0:59</t>
   </si>
   <si>
-    <t>MTL 36</t>
+    <t>MMR 36</t>
   </si>
   <si>
     <t>Singleback 4 Wide WR Crosses</t>
   </si>
   <si>
     <t>2-10-MTL 36 (1:00) 12-Brandon Tejada pass complete to 89-Alex Krueger to MTL 38 for 2 yards. Tackle by 93-Daniel Brent. 89-Alex Krueger made a great move on the CB.</t>
   </si>
   <si>
     <t>0:57</t>
   </si>
   <si>
     <t>0:54</t>
   </si>
   <si>
-    <t>MTL 38</t>
+    <t>MMR 38</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Deep Corner Post</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>3-7-MTL 38 (0:55) 12-Brandon Tejada sacked at MTL 29 for -9 yards (54-Jaime Sudduth). Sack allowed by 68-Jim Bynum.</t>
   </si>
   <si>
     <t>0:11</t>
   </si>
   <si>
     <t>4-17-MTL 29 (0:10) 5-Glenn Canada punts 47 yards to BRO 24. 13-Michael Swanson to BRO 26 for 3 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>0:01</t>
   </si>
   <si>
     <t>BBm 26</t>
   </si>
   <si>
     <t>1-10-BRO 26 (0:02) 21-Billy Day ran to BRO 29 for 2 yards. Tackle by 55-Gerard Huss.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 16-James Swenson kicks 70 yards from BRO 35 to MTL -5. 33-Richard Trammell to MTL 13 for 18 yards. Tackle by 26-Andrew Erving.</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
-    <t>MTL 13</t>
+    <t>MMR 13</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>1-10-MTL 13 (14:57) 32-Steven Flores ran to MTL 11 for -2 yards. Tackle by 97-Gabriel Gray. BRO 28-Casey Amos was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>2-12-MTL 11 (14:20) 12-Brandon Tejada pass complete to 33-Richard Trammell to MTL 19 for 7 yards. Tackle by 93-Daniel Brent.</t>
   </si>
   <si>
     <t>13:46</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>3-5-MTL 19 (13:45) 32-Steven Flores ran to MTL 20 for 2 yards. Tackle by 40-Robert Graham.</t>
   </si>
   <si>
     <t>#20 Terry Velazquez - RB</t>
   </si>
@@ -1475,51 +1475,51 @@
   <si>
     <t>11:48</t>
   </si>
   <si>
     <t>3-5-BRO 35 (11:47) 9-Douglas Novak pass Pass knocked down by 22-Frank Dickson. incomplete, intended for 18-Shaun Lamkin.</t>
   </si>
   <si>
     <t>11:42</t>
   </si>
   <si>
     <t>4-5-BRO 35 (11:43) 4-Charles Brewer punts 44 yards to MTL 21. Fair Catch by 18-Adam Kenney.</t>
   </si>
   <si>
     <t>11:36</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>1-10-MTL 21 (11:37) 12-Brandon Tejada sacked at MTL 12 for -9 yards (54-Jaime Sudduth). Sack allowed by 68-Jim Bynum.</t>
   </si>
   <si>
     <t>10:54</t>
   </si>
   <si>
-    <t>MTL 12</t>
+    <t>MMR 12</t>
   </si>
   <si>
     <t>2-19-MTL 12 (10:53) 12-Brandon Tejada pass incomplete, intended for 81-Travis Vanwinkle.</t>
   </si>
   <si>
     <t>10:47</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-19-MTL 12 (10:48) 12-Brandon Tejada pass complete to 33-Richard Trammell to MTL 12 for a short gain. Tackle by 30-Bob Rossi.</t>
   </si>
   <si>
     <t>10:15</t>
   </si>
   <si>
     <t>4-19-MTL 12 (10:14) 5-Glenn Canada punts 46 yards to BRO 42. Fair Catch by 13-Michael Swanson.</t>
   </si>
   <si>
     <t>10:06</t>
   </si>
@@ -1535,201 +1535,201 @@
   <si>
     <t>2-5-BRO 48 (9:34) 9-Douglas Novak pass complete to 88-Rayford Louis to MTL 36 for 16 yards. Tackle by 44-Albert Crawford. Pressure by 91-John Millard. 49-Richard Moore got away with a hold on that play.</t>
   </si>
   <si>
     <t>8:55</t>
   </si>
   <si>
     <t>1-10-MTL 36 (8:54) 44-Samuel McGee ran to MTL 36 for a short loss. Tackle by 99-Matthew Jones.</t>
   </si>
   <si>
     <t>8:22</t>
   </si>
   <si>
     <t>2-10-MTL 36 (8:21) 9-Douglas Novak pass Pass knocked down by 55-Gerard Huss. incomplete, intended for 18-Shaun Lamkin.</t>
   </si>
   <si>
     <t>8:18</t>
   </si>
   <si>
     <t>3-10-MTL 36 (8:19) 9-Douglas Novak pass complete to 18-Shaun Lamkin to MTL 24 for 12 yards. Tackle by 21-Troy Ward.</t>
   </si>
   <si>
     <t>7:43</t>
   </si>
   <si>
-    <t>MTL 24</t>
+    <t>MMR 24</t>
   </si>
   <si>
     <t>1-10-MTL 24 (7:42) 9-Douglas Novak pass complete to 13-Michael Swanson to MTL 21 for 3 yards. Tackle by 22-Frank Dickson.</t>
   </si>
   <si>
     <t>7:06</t>
   </si>
   <si>
     <t>Nickel Normal Cover 2</t>
   </si>
   <si>
     <t>2-7-MTL 21 (7:05) 9-Douglas Novak pass complete to 10-Mark Sheppard to MTL 17 for 3 yards. Tackle by 91-John Millard.</t>
   </si>
   <si>
     <t>6:33</t>
   </si>
   <si>
-    <t>MTL 17</t>
+    <t>MMR 17</t>
   </si>
   <si>
     <t>3-3-MTL 17 (6:32) 9-Douglas Novak pass complete to 43-John Caesar to MTL 5 for 12 yards. Tackle by 46-Walter Barlow. 43-John Caesar did some fancy footwork there.</t>
   </si>
   <si>
-    <t>MTL 5</t>
+    <t>MMR 5</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-5-MTL 5 (5:56) 44-Samuel McGee ran to MTL 9 for -4 yards. Tackle by 21-Troy Ward.</t>
   </si>
   <si>
     <t>5:20</t>
   </si>
   <si>
     <t>2-9-MTL 9 (5:19) 21-Billy Day ran to MTL 2 for 7 yards. Tackle by 54-David Smith.</t>
   </si>
   <si>
     <t>4:41</t>
   </si>
   <si>
-    <t>MTL 2</t>
+    <t>MMR 2</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>3-2-MTL 2 (4:40) 9-Douglas Novak sacked at MTL 10 for -8 yards (57-Simon Rains)</t>
   </si>
   <si>
     <t>4-10-MTL 10 (4:03) 16-James Swenson 28 yard field goal is GOOD. BRO 16 MTL 0</t>
   </si>
   <si>
     <t>3:59</t>
   </si>
   <si>
     <t>(4:00) 16-James Swenson kicks 75 yards from BRO 35 to MTL -10. Touchback.</t>
   </si>
   <si>
     <t>Singleback 4 Wide Clear Center</t>
   </si>
   <si>
     <t>1-10-MTL 25 (4:00) 12-Brandon Tejada pass Pass knocked down by 29-Steven Butler. incomplete, intended for 89-Alex Krueger.</t>
   </si>
   <si>
     <t>3:56</t>
   </si>
   <si>
     <t>2-10-MTL 25 (3:57) 12-Brandon Tejada pass Pass knocked down by 20-Gavin Bullock. incomplete, intended for 18-Adam Kenney.</t>
   </si>
   <si>
     <t>#43 Edwin Elliott - RB</t>
   </si>
   <si>
     <t>3:52</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Slot Cross</t>
   </si>
   <si>
     <t>3-10-MTL 25 (3:53) 12-Brandon Tejada pass complete to 18-Adam Kenney to MTL 32 for 7 yards. Tackle by 27-Brandon Emmanuel. 18-Adam Kenney did some fancy footwork there.</t>
   </si>
   <si>
     <t>3:09</t>
   </si>
   <si>
-    <t>MTL 32</t>
+    <t>MMR 32</t>
   </si>
   <si>
     <t>4-3-MTL 32 (3:08) 5-Glenn Canada punts 49 yards to BRO 19. 13-Michael Swanson to BRO 19 for 1 yards. Tackle by 55-Gerard Huss. 93-Daniel Brent missed that block completely.</t>
   </si>
   <si>
     <t>2:59</t>
   </si>
   <si>
     <t>BBm 19</t>
   </si>
   <si>
     <t>1-10-BRO 19 (3:00) 81-Marco Tuggle ran to BRO 20 for 1 yards. Tackle by 99-Matthew Jones. 66-Kevin Edwards missed that block completely.</t>
   </si>
   <si>
     <t>2:25</t>
   </si>
   <si>
     <t>BBm 20</t>
   </si>
   <si>
     <t>2-9-BRO 20 (2:24) 9-Douglas Novak pass complete to 43-John Caesar to BRO 37 for 16 yards. Tackle by 53-Jerome Dam.</t>
   </si>
   <si>
     <t>1:45</t>
   </si>
   <si>
     <t>BBm 37</t>
   </si>
   <si>
     <t>1-10-BRO 37 (1:44) 9-Douglas Novak sacked at BRO 27 for -9 yards (95-Richard Pace). Sack allowed by 70-Fernando Bagley.</t>
   </si>
   <si>
     <t>2-19-BRO 27 (1:01) 9-Douglas Novak pass complete to 14-Christopher Waterfield to BRO 46 for 18 yards. Tackle by 21-Troy Ward.</t>
   </si>
   <si>
     <t>0:18</t>
   </si>
   <si>
     <t>3-1-BRO 46 (0:17) 9-Douglas Novak pass Pass knocked down by 22-Frank Dickson. incomplete, intended for 18-Shaun Lamkin.</t>
   </si>
   <si>
     <t>0:13</t>
   </si>
   <si>
     <t>4-1-BRO 46 (0:14) 4-Charles Brewer punts 49 yards to MTL 6. Fair Catch by 18-Adam Kenney.</t>
   </si>
   <si>
     <t>0:06</t>
   </si>
   <si>
-    <t>MTL 6</t>
+    <t>MMR 6</t>
   </si>
   <si>
     <t>1-10-MTL 6 (0:07) 33-Richard Trammell ran to MTL 4 for -2 yards. Tackle by 94-Carl Carney.</t>
   </si>
   <si>
     <t>End of third quarter.</t>
   </si>
   <si>
-    <t>MTL 4</t>
+    <t>MMR 4</t>
   </si>
   <si>
     <t>I Formation Normal Cross In</t>
   </si>
   <si>
     <t>2-12-MTL 4 (15:00) 12-Brandon Tejada pass incomplete, intended for 81-Travis Vanwinkle.</t>
   </si>
   <si>
     <t>Nickel Blitz Stunt Blitz</t>
   </si>
   <si>
     <t>3-12-MTL 4 (14:59) 12-Brandon Tejada pass Pass knocked down by 27-Brandon Emmanuel. incomplete, intended for 86-James Heath. Pressure by 54-Jaime Sudduth. PENALTY - Pass Interference (BRO 27-Brandon Emmanuel)</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>1-10-MTL 11 (14:54) 12-Brandon Tejada pass Pass knocked down by 95-Quinn Hammons. incomplete, intended for 88-Jerry Wilson. Pressure by 96-Keith Rouse.</t>
   </si>
   <si>
     <t>14:46</t>
   </si>
   <si>
     <t>2-10-MTL 11 (14:47) 12-Brandon Tejada pass incomplete, dropped by 88-Jerry Wilson.</t>
   </si>
@@ -1766,72 +1766,72 @@
   <si>
     <t>13:14</t>
   </si>
   <si>
     <t>BBm 39</t>
   </si>
   <si>
     <t>3-8-BRO 39 (13:13) 9-Douglas Novak sacked at BRO 30 for -9 yards (91-John Millard). Sack allowed by 60-Michael Wilkin.</t>
   </si>
   <si>
     <t>12:39</t>
   </si>
   <si>
     <t>4-17-BRO 30 (12:38) 4-Charles Brewer punts 48 yards to MTL 22. 18-Adam Kenney to MTL 29 for 7 yards. Tackle by 20-Gavin Bullock.</t>
   </si>
   <si>
     <t>12:27</t>
   </si>
   <si>
     <t>1-10-MTL 29 (12:28) 33-Richard Trammell ran to MTL 27 for -2 yards. Tackle by 90-Parker Billups. 76-Kurtis McGehee totally missed that block.</t>
   </si>
   <si>
     <t>11:46</t>
   </si>
   <si>
-    <t>MTL 27</t>
+    <t>MMR 27</t>
   </si>
   <si>
     <t>2-12-MTL 27 (11:45) 12-Brandon Tejada pass incomplete, dropped by 18-Adam Kenney. That was a dangerous pass.</t>
   </si>
   <si>
     <t>11:40</t>
   </si>
   <si>
     <t>3-12-MTL 27 (11:41) 12-Brandon Tejada pass complete to 86-James Heath to MTL 37 for 9 yards.</t>
   </si>
   <si>
     <t>11:01</t>
   </si>
   <si>
     <t>4-2-MTL 37 (11:00) 5-Glenn Canada punts 50 yards to BRO 14. 13-Michael Swanson to BRO 19 for 5 yards. Tackle by 56-Charles McNeil. PENALTY - Offsides (BRO 97-Gabriel Gray)</t>
   </si>
   <si>
     <t>10:51</t>
   </si>
   <si>
-    <t>MTL 42</t>
+    <t>MMR 42</t>
   </si>
   <si>
     <t>46 Heavy SS MLB Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 42 (10:52) 33-Richard Trammell ran to MTL 40 for -2 yards. Tackle by 40-Robert Graham.</t>
   </si>
   <si>
     <t>#77 Richard Townsend - RT</t>
   </si>
   <si>
     <t>#54 Howard Buchanan - DT</t>
   </si>
   <si>
     <t>10:09</t>
   </si>
   <si>
     <t>2-12-MTL 40 (10:08) 12-Brandon Tejada pass complete to 88-Jerry Wilson to BRO 49 for 11 yards. Tackle by 27-Brandon Emmanuel.</t>
   </si>
   <si>
     <t>9:23</t>
   </si>
   <si>
     <t>BBm 49</t>
   </si>
@@ -1886,114 +1886,114 @@
   <si>
     <t>#10 John Corby - QB</t>
   </si>
   <si>
     <t>(7:59) 4-Johnny Welty kicks 73 yards from MTL 35 to BRO -8. Touchback.</t>
   </si>
   <si>
     <t>1-10-BRO 25 (7:59) 9-Douglas Novak pass complete to 21-Billy Day to BRO 42 for 17 yards. Tackle by 24-Gerardo Ford.</t>
   </si>
   <si>
     <t>7:14</t>
   </si>
   <si>
     <t>1-10-BRO 42 (7:13) 9-Douglas Novak pass complete to 43-John Caesar to BRO 47 for 5 yards. Tackle by 21-Troy Ward.</t>
   </si>
   <si>
     <t>6:38</t>
   </si>
   <si>
     <t>2-5-BRO 47 (6:37) 25-Peter Gage ran to MTL 49 for 4 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>6:04</t>
   </si>
   <si>
-    <t>MTL 49</t>
+    <t>MMR 49</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>3-1-MTL 49 (6:03) 36-David Roark ran to MTL 46 for 3 yards. Tackle by 54-David Smith. MTL 44-Albert Crawford was injured on the play.</t>
   </si>
   <si>
     <t>5:30</t>
   </si>
   <si>
-    <t>MTL 46</t>
+    <t>MMR 46</t>
   </si>
   <si>
     <t>Singleback Empty 4 TE Corner</t>
   </si>
   <si>
     <t>1-10-MTL 46 (5:29) 9-Douglas Novak sacked at BRO 47 for -7 yards (95-Richard Pace). Sack allowed by 51-Adam Watson.</t>
   </si>
   <si>
     <t>4:51</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle Deep Man</t>
   </si>
   <si>
     <t>2-17-BRO 47 (4:50) 21-Billy Day ran to BRO 47 for a short loss. Tackle by 95-Richard Pace.</t>
   </si>
   <si>
     <t>4:09</t>
   </si>
   <si>
     <t>Nickel Normal Double LB Blitz</t>
   </si>
   <si>
     <t>3-17-BRO 47 (4:08) 9-Douglas Novak pass Pass knocked down by 21-Troy Ward. incomplete, intended for 14-Christopher Waterfield.</t>
   </si>
   <si>
     <t>4:03</t>
   </si>
   <si>
     <t>4-17-BRO 47 (4:04) 4-Charles Brewer punts 44 yards to MTL 9. Fair Catch by 18-Adam Kenney.</t>
   </si>
   <si>
     <t>1-10-MTL 9 (3:57) 12-Brandon Tejada pass complete to 89-Alex Krueger to MTL 15 for 6 yards. Tackle by 20-Gavin Bullock. Great move by 89-Alex Krueger to get free of his coverage. BRO 26-Andrew Erving was injured on the play.</t>
   </si>
   <si>
     <t>3:32</t>
   </si>
   <si>
     <t>2-4-MTL 15 (3:31) 12-Brandon Tejada pass complete to 18-Adam Kenney to MTL 36 for 21 yards. Tackle by 28-Casey Amos. Great move by 18-Adam Kenney to get free of his coverage.</t>
   </si>
   <si>
     <t>3:11</t>
   </si>
   <si>
     <t>1-10-MTL 36 (3:10) 12-Brandon Tejada sacked at MTL 31 for -6 yards (91-Joseph Ryder)</t>
   </si>
   <si>
     <t>2:46</t>
   </si>
   <si>
-    <t>MTL 31</t>
+    <t>MMR 31</t>
   </si>
   <si>
     <t>2-16-MTL 31 (2:45) 12-Brandon Tejada pass Pass knocked down by 29-Steven Butler. incomplete, intended for 80-Sherman Farmer. Pressure by 62-James Landers.</t>
   </si>
   <si>
     <t>2:39</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Middle Curls</t>
   </si>
   <si>
     <t>3-16-MTL 31 (2:40) 12-Brandon Tejada pass complete to 89-Alex Krueger to MTL 35 for 4 yards. Tackle by 28-Casey Amos. 89-Alex Krueger did some fancy footwork there. PENALTY - Pass Interference (BRO 28-Casey Amos)</t>
   </si>
   <si>
     <t>2:35</t>
   </si>
   <si>
     <t>1-10-MTL 37 (2:36) 12-Brandon Tejada sacked at MTL 27 for -10 yards (94-Carl Carney)</t>
   </si>
   <si>
     <t>2:18</t>
   </si>
   <si>
     <t>2-20-MTL 27 (2:17) 12-Brandon Tejada pass incomplete, the ball was thrown away. Pressure by 62-James Landers.</t>
   </si>