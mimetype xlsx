--- v2 (2026-05-23)
+++ v3 (2026-09-29)
@@ -338,51 +338,51 @@
   <si>
     <t>#55 Stephen Gould - SLB</t>
   </si>
   <si>
     <t>#54 Mark Mitchell - DT</t>
   </si>
   <si>
     <t>#10 William Zimmerman - K</t>
   </si>
   <si>
     <t>BSM</t>
   </si>
   <si>
     <t>BSM 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-BOS 25 (15:00) 7-Hendrick Tejonihokarawa pass complete to 84-Thayendanega Brant to BOS 43 for 18 yards. Tackle by 99-Harrison Braun.</t>
   </si>
   <si>
-    <t>#7 Hendrick Tejonihokarawa - QB</t>
+    <t>#14 Hendrick Tejonihokarawa - QB</t>
   </si>
   <si>
     <t>#10 Kyle Olson - WR</t>
   </si>
   <si>
     <t>#84 Thayendanega Brant - TE</t>
   </si>
   <si>
     <t>#19 Joseph Onasakenrat - WR</t>
   </si>
   <si>
     <t>#85 Lloyd Lingle - TE</t>
   </si>
   <si>
     <t>#82 Orion Hiawatha - WR</t>
   </si>
   <si>
     <t>#60 Dylan Weiner - LT</t>
   </si>
   <si>
     <t>#60 John Henderson - LG</t>
   </si>
   <si>
     <t>#67 Timothy Nelson - C</t>
   </si>
@@ -2274,86 +2274,86 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF186"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="383.335" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>